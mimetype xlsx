--- v0 (2026-08-05)
+++ v1 (2026-09-21)
@@ -29,144 +29,144 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>CXVII сесія VIII скликання</t>
   </si>
   <si>
     <t>Калуська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Боднарчук Роман Михайлович</t>
   </si>
   <si>
+    <t>Гаврилишин Михайло Богданович</t>
+  </si>
+  <si>
+    <t>Нижник Олег Богданович</t>
+  </si>
+  <si>
+    <t>Вагілевич Василь Миколайович</t>
+  </si>
+  <si>
+    <t>Найда Андрій Михайлович</t>
+  </si>
+  <si>
+    <t>Шутяк Оксана Богданівна</t>
+  </si>
+  <si>
+    <t>Онуфрик Любомир Ярославович</t>
+  </si>
+  <si>
+    <t>Куц Сергій Леонідович</t>
+  </si>
+  <si>
     <t>Барнич Тарас Ярославович</t>
   </si>
   <si>
     <t>Бербець Віктор Густавович</t>
   </si>
   <si>
     <t>Білоус Інна Петрівна</t>
   </si>
   <si>
     <t>Вайда Руслана Богданівна</t>
   </si>
   <si>
     <t>Вальнюк Дмитро Мирославович</t>
   </si>
   <si>
     <t>Галайда Богдана Ігорівна</t>
   </si>
   <si>
     <t>Гільтайчук Віктор Вікторович</t>
   </si>
   <si>
     <t>Гук Оксана Володимирівна</t>
   </si>
   <si>
-    <t>Гаврилишин Михайло Богданович</t>
+    <t>Дзундза Василь Степанович</t>
+  </si>
+  <si>
+    <t>Мазурик Іван Іванович</t>
+  </si>
+  <si>
+    <t>Матківська Галина Ярославівна</t>
+  </si>
+  <si>
+    <t>Мицак Олександр Анатолійович</t>
+  </si>
+  <si>
+    <t>Мороз Федір Григорович</t>
+  </si>
+  <si>
+    <t>Очкур Ірина Григорівна</t>
+  </si>
+  <si>
+    <t>Павлів Ірина Василівна</t>
+  </si>
+  <si>
+    <t>Погинайко Юрій Павлович</t>
+  </si>
+  <si>
+    <t>Попельницька Алла Володимирівна</t>
   </si>
   <si>
     <t>Савчук Оксана Ігорівна</t>
   </si>
   <si>
-    <t>Попельницька Алла Володимирівна</t>
-[...8 lines deleted...]
-    <t>Павлів Ірина Василівна</t>
+    <t>Сікора Ольга Мирославівна</t>
+  </si>
+  <si>
+    <t>Соколовський Олександр Дмитрович</t>
+  </si>
+  <si>
+    <t>Чепіль Петро Михайлович</t>
+  </si>
+  <si>
+    <t>Шийко Сергій Іванович</t>
+  </si>
+  <si>
+    <t>Кінаш Ярослав Петрович</t>
   </si>
   <si>
     <t>Білецька Ольга Зіновіївна</t>
   </si>
   <si>
     <t>Полицький Володимир Михайлович</t>
-  </si>
-[...46 lines deleted...]
-    <t>Кінаш Ярослав Петрович</t>
   </si>
   <si>
     <t>Табачук Наталія Титівна</t>
   </si>
   <si>
     <t>Федоришин Святослав Ігорович</t>
   </si>
   <si>
     <t>Смолянський Олександр Анатолійович</t>
   </si>
   <si>
     <t>Добровольська Галина Богданівна</t>
   </si>
   <si>
     <t>Будзан Тетяна Михайлівна  </t>
   </si>
   <si>
     <t>07.07.26  16:50:30</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
@@ -490,138 +490,138 @@
       <c r="D2" t="s">
         <v>44</v>
       </c>
       <c r="E2" t="s">
         <v>45</v>
       </c>
       <c r="F2" t="s">
         <v>46</v>
       </c>
       <c r="G2" t="s">
         <v>47</v>
       </c>
       <c r="H2" t="s">
         <v>48</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O2" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="R2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="T2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AG2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AI2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AK2" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AL2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AN2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO2" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s" s="4">
@@ -630,138 +630,138 @@
       <c r="D3" t="s">
         <v>44</v>
       </c>
       <c r="E3" t="s">
         <v>45</v>
       </c>
       <c r="F3" t="s">
         <v>46</v>
       </c>
       <c r="G3" t="s">
         <v>47</v>
       </c>
       <c r="H3" t="s">
         <v>48</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L3" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M3" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="N3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O3" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Q3" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="R3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S3" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="T3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U3" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="W3" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Y3" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Z3" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AA3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD3" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AE3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF3" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AG3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AI3" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AK3" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AL3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AM3" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AN3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO3" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AT3" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="inlineStr" s="4">
@@ -772,262 +772,262 @@
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>45</v>
       </c>
       <c r="F4" t="s">
         <v>54</v>
       </c>
       <c r="G4" t="s">
         <v>47</v>
       </c>
       <c r="H4" t="s">
         <v>48</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L4" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M4" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="N4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O4" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Q4" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="R4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S4" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="T4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U4" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="W4" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Y4" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Z4" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD4" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF4" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AI4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AK4" t="s" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AL4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AM4" t="s" s="5">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="AN4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO4" t="s" s="5">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AT4" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5" t="s">
         <v>56</v>
       </c>
       <c r="J5" t="s">
         <v>57</v>
       </c>
       <c r="K5" t="s">
         <v>57</v>
       </c>
       <c r="L5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="N5" t="s">
         <v>57</v>
       </c>
       <c r="O5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P5" t="s">
         <v>56</v>
       </c>
       <c r="Q5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R5" t="s">
         <v>57</v>
       </c>
       <c r="S5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T5" t="s">
         <v>57</v>
       </c>
       <c r="U5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V5" t="s">
         <v>56</v>
       </c>
       <c r="W5" t="s">
+        <v>56</v>
+      </c>
+      <c r="X5" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z5" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="AA5" t="s">
         <v>57</v>
       </c>
       <c r="AB5" t="s">
         <v>56</v>
       </c>
       <c r="AC5" t="s">
         <v>56</v>
       </c>
       <c r="AD5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AE5" t="s">
         <v>57</v>
       </c>
       <c r="AF5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AG5" t="s">
         <v>57</v>
       </c>
       <c r="AH5" t="s">
         <v>56</v>
       </c>
       <c r="AI5" t="s">
         <v>57</v>
       </c>
       <c r="AJ5" t="s">
         <v>56</v>
       </c>
       <c r="AK5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AL5" t="s">
         <v>56</v>
       </c>
       <c r="AM5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO5" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="AP5" t="s">
         <v>56</v>
       </c>
       <c r="AQ5" t="s">
         <v>56</v>
       </c>
       <c r="AR5" t="s">
         <v>56</v>
       </c>
       <c r="AS5" t="s">
         <v>56</v>
       </c>
       <c r="AT5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
@@ -1349,181 +1349,181 @@
       <c r="AE8" t="s">
         <v>60</v>
       </c>
       <c r="AF8" t="s">
         <v>60</v>
       </c>
       <c r="AG8" t="s">
         <v>60</v>
       </c>
       <c r="AH8" t="s">
         <v>60</v>
       </c>
       <c r="AI8" t="s">
         <v>60</v>
       </c>
       <c r="AJ8" t="s">
         <v>60</v>
       </c>
       <c r="AK8" t="s">
         <v>60</v>
       </c>
       <c r="AL8" t="s">
         <v>60</v>
       </c>
       <c r="AM8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AN8" t="s">
         <v>60</v>
       </c>
       <c r="AO8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="AP8" t="s">
         <v>60</v>
       </c>
       <c r="AQ8" t="s">
         <v>60</v>
       </c>
       <c r="AR8" t="s">
         <v>60</v>
       </c>
       <c r="AS8" t="s">
         <v>60</v>
       </c>
       <c r="AT8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9" t="s">
         <v>62</v>
       </c>
       <c r="J9" t="s">
         <v>63</v>
       </c>
       <c r="K9" t="s">
         <v>63</v>
       </c>
       <c r="L9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>63</v>
       </c>
       <c r="O9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P9" t="s">
         <v>62</v>
       </c>
       <c r="Q9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="R9" t="s">
         <v>63</v>
       </c>
       <c r="S9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="T9" t="s">
         <v>63</v>
       </c>
       <c r="U9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="V9" t="s">
         <v>62</v>
       </c>
       <c r="W9" t="s">
+        <v>62</v>
+      </c>
+      <c r="X9" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>62</v>
+      </c>
+      <c r="Z9" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>62</v>
       </c>
       <c r="AA9" t="s">
         <v>63</v>
       </c>
       <c r="AB9" t="s">
         <v>62</v>
       </c>
       <c r="AC9" t="s">
         <v>62</v>
       </c>
       <c r="AD9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="AE9" t="s">
         <v>63</v>
       </c>
       <c r="AF9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="AG9" t="s">
         <v>63</v>
       </c>
       <c r="AH9" t="s">
         <v>62</v>
       </c>
       <c r="AI9" t="s">
         <v>63</v>
       </c>
       <c r="AJ9" t="s">
         <v>62</v>
       </c>
       <c r="AK9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AL9" t="s">
         <v>62</v>
       </c>
       <c r="AM9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AO9" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="AP9" t="s">
         <v>62</v>
       </c>
       <c r="AQ9" t="s">
         <v>62</v>
       </c>
       <c r="AR9" t="s">
         <v>62</v>
       </c>
       <c r="AS9" t="s">
         <v>62</v>
       </c>
       <c r="AT9" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 