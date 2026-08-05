--- v0 (2025-12-05)
+++ v1 (2026-08-05)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="234">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LXXI сесія VII скликання</t>
   </si>
   <si>
     <t>Калуська міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Боднарчук Роман Михайлович</t>
   </si>
   <si>
     <t>Ходак Тарас Володимирович</t>
   </si>
   <si>
     <t>Ганчук Андрій Петрович</t>
   </si>
   <si>
@@ -173,326 +173,263 @@
   <si>
     <t>Проти: 0</t>
   </si>
   <si>
     <t>Утримались: 0</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>30.01.20  12:09:06</t>
   </si>
   <si>
     <t>За: 24</t>
   </si>
   <si>
     <t>30.01.20  12:15:52</t>
   </si>
   <si>
-    <t>3983Поправка слово `Рекомендувати` змінити на  `зобов`язати`</t>
-[...1 lines deleted...]
-  <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>За: 20</t>
   </si>
   <si>
     <t>Утримались: 2</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>30.01.20  12:17:17</t>
   </si>
   <si>
-    <t>3984Звернутися щодо підтримки законопроекту Яценко</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 21</t>
   </si>
   <si>
     <t>Утримались: 1</t>
   </si>
   <si>
     <t>30.01.20  12:18:01</t>
   </si>
   <si>
-    <t>3985Про встановлення обмежень щодо розміщення пересувних звіринців</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  12:19:30</t>
   </si>
   <si>
     <t>30.01.20  12:20:46</t>
   </si>
   <si>
     <t>30.01.20  12:22:24</t>
   </si>
   <si>
-    <t>3988Про пільги соціально-незахищеним верствам населення</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 25</t>
   </si>
   <si>
     <t>30.01.20  12:23:09</t>
   </si>
   <si>
     <t>30.01.20  12:23:51</t>
   </si>
   <si>
-    <t>3990Про Порядок надання одноразових грошових допомог на лікування онкологічних хворих.</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  12:24:37</t>
   </si>
   <si>
-    <t>3991Про Порядок надання одноразових грошових допомог на лікування дітей з інвалідністю.</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  12:25:21</t>
   </si>
   <si>
     <t>30.01.20  12:26:14</t>
   </si>
   <si>
     <t>30.01.20  12:26:57</t>
   </si>
   <si>
     <t>30.01.20  12:27:53</t>
   </si>
   <si>
-    <t>3995Про надання одноразових грошових допомог на лікування  онкологічних хворих</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 28</t>
   </si>
   <si>
     <t>30.01.20  12:28:38</t>
   </si>
   <si>
     <t>30.01.20  12:29:46</t>
   </si>
   <si>
     <t>30.01.20  12:30:40</t>
   </si>
   <si>
     <t>30.01.20  12:34:37</t>
   </si>
   <si>
-    <t>3999Поправка Павліва ( придбання страйкбольних приладів.....)</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  12:35:21</t>
   </si>
   <si>
     <t>30.01.20  12:38:06</t>
   </si>
   <si>
-    <t>4001Про Програму погашення заборгованості Студінської сільської ради на 2020 рік</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  12:41:03</t>
   </si>
   <si>
     <t>За: 27</t>
   </si>
   <si>
     <t>30.01.20  12:45:54</t>
   </si>
   <si>
     <t>30.01.20  12:47:45</t>
   </si>
   <si>
-    <t>4004Про  Програму реконструкції та будівництва мереж водопостачання на 2020 рік</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  12:48:38</t>
   </si>
   <si>
     <t>30.01.20  12:56:56</t>
   </si>
   <si>
     <t>30.01.20  12:58:20</t>
   </si>
   <si>
-    <t>4007Про нову редакцію Статуту КП “Водотеплосервіс”</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 29</t>
   </si>
   <si>
     <t>30.01.20  12:59:20</t>
   </si>
   <si>
-    <t>4008Про  списання з балансу КП «Водотеплосервіс» основних засобів</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  13:21:26</t>
   </si>
   <si>
     <t>За: 22</t>
   </si>
   <si>
     <t>30.01.20  15:24:48</t>
   </si>
   <si>
     <t>За основу</t>
   </si>
   <si>
     <t>30.01.20  15:25:51</t>
   </si>
   <si>
-    <t>4015Поправка Хемича І.Д.</t>
-[...1 lines deleted...]
-  <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За: 11</t>
   </si>
   <si>
     <t>Утримались: 3</t>
   </si>
   <si>
     <t>30.01.20  15:26:33</t>
   </si>
   <si>
     <t>30.01.20  15:29:17</t>
   </si>
   <si>
     <t>За: 31</t>
   </si>
   <si>
     <t>30.01.20  15:30:06</t>
   </si>
   <si>
-    <t>4018Поправка бюджетно комісії</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 33</t>
   </si>
   <si>
     <t>30.01.20  15:30:49</t>
   </si>
   <si>
     <t>За: 32</t>
   </si>
   <si>
     <t>30.01.20  15:35:38</t>
   </si>
   <si>
-    <t>4020Про зміну засновника КП ‟Вістова”</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  15:36:56</t>
   </si>
   <si>
     <t>30.01.20  15:50:56</t>
   </si>
   <si>
     <t>За: 34</t>
   </si>
   <si>
     <t>30.01.20  15:52:07</t>
   </si>
   <si>
-    <t>4023Поправка депутата Онуфрика ( 70 тис.грн.)</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 30</t>
   </si>
   <si>
     <t>30.01.20  15:52:49</t>
   </si>
   <si>
     <t>30.01.20  16:00:25</t>
   </si>
   <si>
-    <t>4025Про внесення змін до міського бюджету на 2020 рік</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  16:03:32</t>
   </si>
   <si>
-    <t>4026Пропозиції бюджетної комісії</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  16:04:16</t>
   </si>
   <si>
-    <t>4027Про внесення змін до міського бюджету на 2020 рік</t>
-[...1 lines deleted...]
-  <si>
     <t>30.01.20  16:10:53</t>
   </si>
   <si>
     <t>30.01.20  16:13:01</t>
   </si>
   <si>
     <t>30.01.20  16:16:11</t>
   </si>
   <si>
     <t>30.01.20  16:18:32</t>
   </si>
   <si>
     <t>30.01.20  16:20:56</t>
   </si>
   <si>
     <t>30.01.20  16:22:19</t>
   </si>
   <si>
-    <t>4033Про  продовження (поновлення) договору оренди  землі підприємцю Яцків І. В.</t>
-[...1 lines deleted...]
-  <si>
     <t>За: 6</t>
   </si>
   <si>
     <t>Проти: 2</t>
   </si>
   <si>
     <t>Утримались: 22</t>
   </si>
   <si>
     <t>Проти</t>
   </si>
   <si>
     <t>30.01.20  16:24:12</t>
   </si>
   <si>
-    <t>4034Про відмову у продовженні (поновлення) договору оренди землі підприємцю Яцків І. В.</t>
-[...1 lines deleted...]
-  <si>
     <t>Утримались: 5</t>
   </si>
   <si>
     <t>30.01.20  16:25:59</t>
   </si>
   <si>
     <t>30.01.20  16:26:50</t>
   </si>
   <si>
     <t>За: 9</t>
   </si>
   <si>
     <t>Проти: 10</t>
   </si>
   <si>
     <t>30.01.20  16:28:01</t>
   </si>
   <si>
     <t>30.01.20  16:29:44</t>
   </si>
   <si>
     <t>За: 3</t>
   </si>
   <si>
     <t>Проти: 12</t>
@@ -591,53 +528,50 @@
     <t>30.01.20  17:09:30</t>
   </si>
   <si>
     <t>30.01.20  17:10:26</t>
   </si>
   <si>
     <t>Утримались: 7</t>
   </si>
   <si>
     <t>30.01.20  17:16:41</t>
   </si>
   <si>
     <t>За: 0</t>
   </si>
   <si>
     <t>30.01.20  17:18:12</t>
   </si>
   <si>
     <t>30.01.20  17:23:22</t>
   </si>
   <si>
     <t>30.01.20  17:25:04</t>
   </si>
   <si>
     <t>30.01.20  17:39:43</t>
-  </si>
-[...1 lines deleted...]
-    <t>4074Про проведення земельних торгів</t>
   </si>
   <si>
     <t>30.01.20  17:43:49</t>
   </si>
   <si>
     <t>30.01.20  17:47:27</t>
   </si>
   <si>
     <t>За: 74</t>
   </si>
   <si>
     <t>За: 81</t>
   </si>
   <si>
     <t>За: 77</t>
   </si>
   <si>
     <t>За: 79</t>
   </si>
   <si>
     <t>За: 73</t>
   </si>
   <si>
     <t>За: 76</t>
   </si>
@@ -1032,54 +966,52 @@
         <v>36</v>
       </c>
       <c r="AO1" t="s" s="3">
         <v>37</v>
       </c>
       <c r="AP1" t="s" s="3">
         <v>38</v>
       </c>
       <c r="AQ1" t="s" s="3">
         <v>39</v>
       </c>
       <c r="AR1" t="s" s="3">
         <v>40</v>
       </c>
       <c r="AS1" t="s" s="3">
         <v>41</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>42</v>
       </c>
-      <c r="C2" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C2" s="4">
+        <v>3981</v>
       </c>
       <c r="D2" t="s">
         <v>43</v>
       </c>
       <c r="E2" t="s">
         <v>44</v>
       </c>
       <c r="F2" t="s">
         <v>45</v>
       </c>
       <c r="G2" t="s">
         <v>46</v>
       </c>
       <c r="H2" t="s">
         <v>47</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>48</v>
       </c>
@@ -1171,54 +1103,52 @@
         <v>50</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
-      <c r="C3" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C3" s="4">
+        <v>3982</v>
       </c>
       <c r="D3" t="s">
         <v>43</v>
       </c>
       <c r="E3" t="s">
         <v>44</v>
       </c>
       <c r="F3" t="s">
         <v>52</v>
       </c>
       <c r="G3" t="s">
         <v>46</v>
       </c>
       <c r="H3" t="s">
         <v>47</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>48</v>
       </c>
@@ -1310,118 +1240,118 @@
         <v>50</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
-      <c r="C4" t="s" s="4">
+      <c r="C4" s="4">
+        <v>3983</v>
+      </c>
+      <c r="D4" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G4" t="s">
         <v>46</v>
       </c>
       <c r="H4" t="s">
+        <v>56</v>
+      </c>
+      <c r="I4" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="J4" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="K4" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="L4" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="M4" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="N4" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="O4" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="P4" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Q4" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="R4" t="s" s="5">
         <v>57</v>
       </c>
-      <c r="I4" t="s" s="5">
-[...28 lines deleted...]
-      </c>
       <c r="S4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="V4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="X4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y4" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="Z4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AA4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AE4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AF4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG4" t="s" s="5">
         <v>48</v>
       </c>
@@ -1445,114 +1375,114 @@
       </c>
       <c r="AN4" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>58</v>
+      </c>
+      <c r="C5" s="4">
+        <v>3984</v>
       </c>
       <c r="D5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G5" t="s">
         <v>46</v>
       </c>
       <c r="H5" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Q5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="S5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U5" t="s" s="5">
         <v>49</v>
       </c>
       <c r="V5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W5" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AA5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD5" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AE5" t="s" s="5">
         <v>49</v>
       </c>
@@ -1582,63 +1512,63 @@
       </c>
       <c r="AN5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>61</v>
+      </c>
+      <c r="C6" s="4">
+        <v>3985</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G6" t="s">
         <v>46</v>
       </c>
       <c r="H6" t="s">
         <v>47</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N6" t="s" s="5">
         <v>49</v>
       </c>
@@ -1719,65 +1649,63 @@
       </c>
       <c r="AN6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO6" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP6" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS6" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="C7" s="4">
+        <v>3986</v>
       </c>
       <c r="D7" t="s">
         <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>44</v>
       </c>
       <c r="F7" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G7" t="s">
         <v>46</v>
       </c>
       <c r="H7" t="s">
         <v>47</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>48</v>
       </c>
@@ -1858,65 +1786,63 @@
       </c>
       <c r="AN7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO7" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS7" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-        </is>
+        <v>63</v>
+      </c>
+      <c r="C8" s="4">
+        <v>3987</v>
       </c>
       <c r="D8" t="s">
         <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>44</v>
       </c>
       <c r="F8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="G8" t="s">
         <v>46</v>
       </c>
       <c r="H8" t="s">
         <v>47</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N8" t="s" s="5">
         <v>48</v>
       </c>
@@ -1997,63 +1923,63 @@
       </c>
       <c r="AN8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>64</v>
+      </c>
+      <c r="C9" s="4">
+        <v>3988</v>
       </c>
       <c r="D9" t="s">
         <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>44</v>
       </c>
       <c r="F9" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="G9" t="s">
         <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N9" t="s" s="5">
         <v>48</v>
       </c>
@@ -2134,65 +2060,63 @@
       </c>
       <c r="AN9" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-        </is>
+        <v>66</v>
+      </c>
+      <c r="C10" s="4">
+        <v>3989</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="s">
         <v>47</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N10" t="s" s="5">
         <v>48</v>
       </c>
@@ -2273,54 +2197,54 @@
       </c>
       <c r="AN10" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>67</v>
+      </c>
+      <c r="C11" s="4">
+        <v>3990</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>46</v>
       </c>
       <c r="H11" t="s">
         <v>47</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>48</v>
       </c>
@@ -2410,63 +2334,63 @@
       </c>
       <c r="AN11" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP11" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ11" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR11" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS11" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>68</v>
+      </c>
+      <c r="C12" s="4">
+        <v>3991</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="G12" t="s">
         <v>46</v>
       </c>
       <c r="H12" t="s">
         <v>47</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N12" t="s" s="5">
         <v>48</v>
       </c>
@@ -2547,65 +2471,63 @@
       </c>
       <c r="AN12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS12" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-        </is>
+        <v>69</v>
+      </c>
+      <c r="C13" s="4">
+        <v>3992</v>
       </c>
       <c r="D13" t="s">
         <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="G13" t="s">
         <v>46</v>
       </c>
       <c r="H13" t="s">
         <v>47</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N13" t="s" s="5">
         <v>48</v>
       </c>
@@ -2686,56 +2608,54 @@
       </c>
       <c r="AN13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS13" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-        </is>
+        <v>70</v>
+      </c>
+      <c r="C14" s="4">
+        <v>3993</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>45</v>
       </c>
       <c r="G14" t="s">
         <v>46</v>
       </c>
       <c r="H14" t="s">
         <v>47</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>48</v>
       </c>
@@ -2825,56 +2745,54 @@
       </c>
       <c r="AN14" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-        </is>
+        <v>71</v>
+      </c>
+      <c r="C15" s="4">
+        <v>3994</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>45</v>
       </c>
       <c r="G15" t="s">
         <v>46</v>
       </c>
       <c r="H15" t="s">
         <v>47</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>48</v>
       </c>
@@ -2964,63 +2882,63 @@
       </c>
       <c r="AN15" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS15" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>72</v>
+      </c>
+      <c r="C16" s="4">
+        <v>3995</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G16" t="s">
         <v>46</v>
       </c>
       <c r="H16" t="s">
         <v>47</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N16" t="s" s="5">
         <v>48</v>
       </c>
@@ -3101,65 +3019,63 @@
       </c>
       <c r="AN16" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS16" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-        </is>
+        <v>74</v>
+      </c>
+      <c r="C17" s="4">
+        <v>3996</v>
       </c>
       <c r="D17" t="s">
         <v>43</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G17" t="s">
         <v>46</v>
       </c>
       <c r="H17" t="s">
         <v>47</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N17" t="s" s="5">
         <v>48</v>
       </c>
@@ -3240,65 +3156,63 @@
       </c>
       <c r="AN17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-        </is>
+        <v>75</v>
+      </c>
+      <c r="C18" s="4">
+        <v>3997</v>
       </c>
       <c r="D18" t="s">
         <v>43</v>
       </c>
       <c r="E18" t="s">
         <v>44</v>
       </c>
       <c r="F18" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G18" t="s">
         <v>46</v>
       </c>
       <c r="H18" t="s">
         <v>47</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N18" t="s" s="5">
         <v>48</v>
       </c>
@@ -3379,65 +3293,63 @@
       </c>
       <c r="AN18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS18" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-        </is>
+        <v>76</v>
+      </c>
+      <c r="C19" s="4">
+        <v>3998</v>
       </c>
       <c r="D19" t="s">
         <v>43</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G19" t="s">
         <v>46</v>
       </c>
       <c r="H19" t="s">
         <v>47</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N19" t="s" s="5">
         <v>48</v>
       </c>
@@ -3518,63 +3430,63 @@
       </c>
       <c r="AN19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>77</v>
+      </c>
+      <c r="C20" s="4">
+        <v>3999</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
       <c r="F20" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G20" t="s">
         <v>46</v>
       </c>
       <c r="H20" t="s">
         <v>47</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N20" t="s" s="5">
         <v>48</v>
       </c>
@@ -3655,65 +3567,63 @@
       </c>
       <c r="AN20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS20" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>78</v>
+      </c>
+      <c r="C21" s="4">
+        <v>4000</v>
       </c>
       <c r="D21" t="s">
         <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G21" t="s">
         <v>46</v>
       </c>
       <c r="H21" t="s">
         <v>47</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N21" t="s" s="5">
         <v>48</v>
       </c>
@@ -3794,63 +3704,63 @@
       </c>
       <c r="AN21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS21" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>79</v>
+      </c>
+      <c r="C22" s="4">
+        <v>4001</v>
       </c>
       <c r="D22" t="s">
         <v>43</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G22" t="s">
         <v>46</v>
       </c>
       <c r="H22" t="s">
         <v>47</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N22" t="s" s="5">
         <v>48</v>
       </c>
@@ -3931,65 +3841,63 @@
       </c>
       <c r="AN22" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS22" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="C23" s="4">
+        <v>4002</v>
       </c>
       <c r="D23" t="s">
         <v>43</v>
       </c>
       <c r="E23" t="s">
         <v>44</v>
       </c>
       <c r="F23" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="G23" t="s">
         <v>46</v>
       </c>
       <c r="H23" t="s">
         <v>47</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N23" t="s" s="5">
         <v>48</v>
       </c>
@@ -4070,71 +3978,69 @@
       </c>
       <c r="AN23" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>82</v>
+      </c>
+      <c r="C24" s="4">
+        <v>4003</v>
       </c>
       <c r="D24" t="s">
         <v>43</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="G24" t="s">
         <v>46</v>
       </c>
       <c r="H24" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P24" t="s" s="5">
         <v>48</v>
       </c>
@@ -4195,77 +4101,77 @@
       <c r="AI24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AJ24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AK24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AM24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ24" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AR24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS24" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>83</v>
+      </c>
+      <c r="C25" s="4">
+        <v>4004</v>
       </c>
       <c r="D25" t="s">
         <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>44</v>
       </c>
       <c r="F25" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G25" t="s">
         <v>46</v>
       </c>
       <c r="H25" t="s">
         <v>47</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N25" t="s" s="5">
         <v>48</v>
       </c>
@@ -4346,56 +4252,54 @@
       </c>
       <c r="AN25" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS25" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-        </is>
+        <v>84</v>
+      </c>
+      <c r="C26" s="4">
+        <v>4005</v>
       </c>
       <c r="D26" t="s">
         <v>43</v>
       </c>
       <c r="E26" t="s">
         <v>44</v>
       </c>
       <c r="F26" t="s">
         <v>45</v>
       </c>
       <c r="G26" t="s">
         <v>46</v>
       </c>
       <c r="H26" t="s">
         <v>47</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>48</v>
       </c>
@@ -4485,65 +4389,63 @@
       </c>
       <c r="AN26" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ26" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS26" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-        </is>
+        <v>85</v>
+      </c>
+      <c r="C27" s="4">
+        <v>4006</v>
       </c>
       <c r="D27" t="s">
         <v>43</v>
       </c>
       <c r="E27" t="s">
         <v>44</v>
       </c>
       <c r="F27" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G27" t="s">
         <v>46</v>
       </c>
       <c r="H27" t="s">
         <v>47</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N27" t="s" s="5">
         <v>48</v>
       </c>
@@ -4624,63 +4526,63 @@
       </c>
       <c r="AN27" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO27" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS27" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>86</v>
+      </c>
+      <c r="C28" s="4">
+        <v>4007</v>
       </c>
       <c r="D28" t="s">
         <v>43</v>
       </c>
       <c r="E28" t="s">
         <v>44</v>
       </c>
       <c r="F28" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="G28" t="s">
         <v>46</v>
       </c>
       <c r="H28" t="s">
         <v>47</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N28" t="s" s="5">
         <v>48</v>
       </c>
@@ -4761,63 +4663,63 @@
       </c>
       <c r="AN28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS28" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>88</v>
+      </c>
+      <c r="C29" s="4">
+        <v>4008</v>
       </c>
       <c r="D29" t="s">
         <v>43</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
       <c r="F29" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="G29" t="s">
         <v>46</v>
       </c>
       <c r="H29" t="s">
         <v>47</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>49</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N29" t="s" s="5">
         <v>48</v>
       </c>
@@ -4898,71 +4800,69 @@
       </c>
       <c r="AN29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS29" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
-[...4 lines deleted...]
-        </is>
+        <v>89</v>
+      </c>
+      <c r="C30" s="4">
+        <v>4009</v>
       </c>
       <c r="D30" t="s">
         <v>43</v>
       </c>
       <c r="E30" t="s">
         <v>44</v>
       </c>
       <c r="F30" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="G30" t="s">
         <v>46</v>
       </c>
       <c r="H30" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>49</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N30" t="s" s="5">
         <v>49</v>
       </c>
       <c r="O30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P30" t="s" s="5">
         <v>49</v>
       </c>
@@ -5023,79 +4923,77 @@
       <c r="AI30" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AJ30" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AK30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL30" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AM30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN30" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ30" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="C31" s="4">
+        <v>4014</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E31" t="s">
         <v>44</v>
       </c>
       <c r="F31" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="G31" t="s">
         <v>46</v>
       </c>
       <c r="H31" t="s">
         <v>47</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N31" t="s" s="5">
         <v>48</v>
       </c>
@@ -5176,202 +5074,200 @@
       </c>
       <c r="AN31" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO31" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ31" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR31" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AS31" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>93</v>
+      </c>
+      <c r="C32" s="4">
+        <v>4015</v>
       </c>
       <c r="D32" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E32" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F32" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="G32" t="s">
         <v>46</v>
       </c>
       <c r="H32" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="L32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="M32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="P32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Q32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="R32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="S32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="T32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W32" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Z32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AE32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AF32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG32" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AH32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AI32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AJ32" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AK32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AM32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AN32" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ32" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-        </is>
+        <v>97</v>
+      </c>
+      <c r="C33" s="4">
+        <v>4016</v>
       </c>
       <c r="D33" t="s">
         <v>43</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="G33" t="s">
         <v>46</v>
       </c>
       <c r="H33" t="s">
         <v>47</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L33" t="s" s="5">
         <v>49</v>
       </c>
       <c r="M33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N33" t="s" s="5">
         <v>48</v>
       </c>
@@ -5452,65 +5348,63 @@
       </c>
       <c r="AN33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="C34" s="4">
+        <v>4017</v>
       </c>
       <c r="D34" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E34" t="s">
         <v>44</v>
       </c>
       <c r="F34" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G34" t="s">
         <v>46</v>
       </c>
       <c r="H34" t="s">
         <v>47</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N34" t="s" s="5">
         <v>48</v>
       </c>
@@ -5591,63 +5485,63 @@
       </c>
       <c r="AN34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>100</v>
+      </c>
+      <c r="C35" s="4">
+        <v>4018</v>
       </c>
       <c r="D35" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E35" t="s">
         <v>44</v>
       </c>
       <c r="F35" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="G35" t="s">
         <v>46</v>
       </c>
       <c r="H35" t="s">
         <v>47</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N35" t="s" s="5">
         <v>48</v>
       </c>
@@ -5728,65 +5622,63 @@
       </c>
       <c r="AN35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
-[...4 lines deleted...]
-        </is>
+        <v>102</v>
+      </c>
+      <c r="C36" s="4">
+        <v>4019</v>
       </c>
       <c r="D36" t="s">
         <v>43</v>
       </c>
       <c r="E36" t="s">
         <v>44</v>
       </c>
       <c r="F36" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G36" t="s">
         <v>46</v>
       </c>
       <c r="H36" t="s">
         <v>47</v>
       </c>
       <c r="I36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N36" t="s" s="5">
         <v>48</v>
       </c>
@@ -5867,63 +5759,63 @@
       </c>
       <c r="AN36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO36" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>104</v>
+      </c>
+      <c r="C37" s="4">
+        <v>4020</v>
       </c>
       <c r="D37" t="s">
         <v>43</v>
       </c>
       <c r="E37" t="s">
         <v>44</v>
       </c>
       <c r="F37" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="G37" t="s">
         <v>46</v>
       </c>
       <c r="H37" t="s">
         <v>47</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N37" t="s" s="5">
         <v>48</v>
       </c>
@@ -6004,65 +5896,63 @@
       </c>
       <c r="AN37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>120</v>
-[...4 lines deleted...]
-        </is>
+        <v>105</v>
+      </c>
+      <c r="C38" s="4">
+        <v>4021</v>
       </c>
       <c r="D38" t="s">
         <v>43</v>
       </c>
       <c r="E38" t="s">
         <v>44</v>
       </c>
       <c r="F38" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="G38" t="s">
         <v>46</v>
       </c>
       <c r="H38" t="s">
         <v>47</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N38" t="s" s="5">
         <v>48</v>
       </c>
@@ -6143,65 +6033,63 @@
       </c>
       <c r="AN38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>121</v>
-[...4 lines deleted...]
-        </is>
+        <v>106</v>
+      </c>
+      <c r="C39" s="4">
+        <v>4022</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E39" t="s">
         <v>44</v>
       </c>
       <c r="F39" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G39" t="s">
         <v>46</v>
       </c>
       <c r="H39" t="s">
         <v>47</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L39" t="s" s="5">
         <v>49</v>
       </c>
       <c r="M39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N39" t="s" s="5">
         <v>48</v>
       </c>
@@ -6282,63 +6170,63 @@
       </c>
       <c r="AN39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS39" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>108</v>
+      </c>
+      <c r="C40" s="4">
+        <v>4023</v>
       </c>
       <c r="D40" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E40" t="s">
         <v>44</v>
       </c>
       <c r="F40" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="G40" t="s">
         <v>46</v>
       </c>
       <c r="H40" t="s">
         <v>47</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N40" t="s" s="5">
         <v>48</v>
       </c>
@@ -6419,65 +6307,63 @@
       </c>
       <c r="AN40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS40" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-        </is>
+        <v>110</v>
+      </c>
+      <c r="C41" s="4">
+        <v>4024</v>
       </c>
       <c r="D41" t="s">
         <v>43</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
       <c r="F41" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="G41" t="s">
         <v>46</v>
       </c>
       <c r="H41" t="s">
         <v>47</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N41" t="s" s="5">
         <v>48</v>
       </c>
@@ -6558,63 +6444,63 @@
       </c>
       <c r="AN41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS41" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>111</v>
+      </c>
+      <c r="C42" s="4">
+        <v>4025</v>
       </c>
       <c r="D42" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E42" t="s">
         <v>44</v>
       </c>
       <c r="F42" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G42" t="s">
         <v>46</v>
       </c>
       <c r="H42" t="s">
         <v>47</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M42" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N42" t="s" s="5">
         <v>48</v>
       </c>
@@ -6695,63 +6581,63 @@
       </c>
       <c r="AN42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS42" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>112</v>
+      </c>
+      <c r="C43" s="4">
+        <v>4026</v>
       </c>
       <c r="D43" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E43" t="s">
         <v>44</v>
       </c>
       <c r="F43" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G43" t="s">
         <v>46</v>
       </c>
       <c r="H43" t="s">
         <v>47</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M43" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N43" t="s" s="5">
         <v>48</v>
       </c>
@@ -6832,63 +6718,63 @@
       </c>
       <c r="AN43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS43" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>113</v>
+      </c>
+      <c r="C44" s="4">
+        <v>4027</v>
       </c>
       <c r="D44" t="s">
         <v>43</v>
       </c>
       <c r="E44" t="s">
         <v>44</v>
       </c>
       <c r="F44" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G44" t="s">
         <v>46</v>
       </c>
       <c r="H44" t="s">
         <v>47</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M44" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N44" t="s" s="5">
         <v>48</v>
       </c>
@@ -6969,65 +6855,63 @@
       </c>
       <c r="AN44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP44" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS44" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-        </is>
+        <v>114</v>
+      </c>
+      <c r="C45" s="4">
+        <v>4028</v>
       </c>
       <c r="D45" t="s">
         <v>43</v>
       </c>
       <c r="E45" t="s">
         <v>44</v>
       </c>
       <c r="F45" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="G45" t="s">
         <v>46</v>
       </c>
       <c r="H45" t="s">
         <v>47</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M45" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N45" t="s" s="5">
         <v>48</v>
       </c>
@@ -7108,65 +6992,63 @@
       </c>
       <c r="AN45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR45" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AS45" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-        </is>
+        <v>115</v>
+      </c>
+      <c r="C46" s="4">
+        <v>4029</v>
       </c>
       <c r="D46" t="s">
         <v>43</v>
       </c>
       <c r="E46" t="s">
         <v>44</v>
       </c>
       <c r="F46" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G46" t="s">
         <v>46</v>
       </c>
       <c r="H46" t="s">
         <v>47</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M46" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N46" t="s" s="5">
         <v>48</v>
       </c>
@@ -7247,65 +7129,63 @@
       </c>
       <c r="AN46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS46" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-        </is>
+        <v>116</v>
+      </c>
+      <c r="C47" s="4">
+        <v>4030</v>
       </c>
       <c r="D47" t="s">
         <v>43</v>
       </c>
       <c r="E47" t="s">
         <v>44</v>
       </c>
       <c r="F47" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G47" t="s">
         <v>46</v>
       </c>
       <c r="H47" t="s">
         <v>47</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M47" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N47" t="s" s="5">
         <v>48</v>
       </c>
@@ -7386,65 +7266,63 @@
       </c>
       <c r="AN47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS47" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>117</v>
+      </c>
+      <c r="C48" s="4">
+        <v>4031</v>
       </c>
       <c r="D48" t="s">
         <v>43</v>
       </c>
       <c r="E48" t="s">
         <v>44</v>
       </c>
       <c r="F48" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G48" t="s">
         <v>46</v>
       </c>
       <c r="H48" t="s">
         <v>47</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M48" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N48" t="s" s="5">
         <v>48</v>
       </c>
@@ -7525,71 +7403,69 @@
       </c>
       <c r="AN48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS48" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-        </is>
+        <v>118</v>
+      </c>
+      <c r="C49" s="4">
+        <v>4032</v>
       </c>
       <c r="D49" t="s">
         <v>43</v>
       </c>
       <c r="E49" t="s">
         <v>44</v>
       </c>
       <c r="F49" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="G49" t="s">
         <v>46</v>
       </c>
       <c r="H49" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>49</v>
       </c>
       <c r="L49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M49" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P49" t="s" s="5">
         <v>49</v>
       </c>
@@ -7656,347 +7532,345 @@
       <c r="AK49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS49" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>119</v>
+      </c>
+      <c r="C50" s="4">
+        <v>4033</v>
       </c>
       <c r="D50" t="s">
         <v>43</v>
       </c>
       <c r="E50" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F50" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="G50" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="H50" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="I50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="L50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M50" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="P50" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Q50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="R50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="S50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T50" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="W50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X50" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="Z50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AA50" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AC50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AD50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AE50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AF50" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AG50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AH50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AI50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AJ50" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AK50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AL50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AM50" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AN50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AO50" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AP50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AQ50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AS50" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>124</v>
+      </c>
+      <c r="C51" s="4">
+        <v>4034</v>
       </c>
       <c r="D51" t="s">
         <v>43</v>
       </c>
       <c r="E51" t="s">
         <v>44</v>
       </c>
       <c r="F51" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="G51" t="s">
         <v>46</v>
       </c>
       <c r="H51" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K51" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="L51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M51" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O51" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="P51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="R51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="S51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="U51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V51" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="W51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AA51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC51" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AD51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AF51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AJ51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AK51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL51" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AM51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ51" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS51" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-        </is>
+        <v>126</v>
+      </c>
+      <c r="C52" s="4">
+        <v>4035</v>
       </c>
       <c r="D52" t="s">
         <v>43</v>
       </c>
       <c r="E52" t="s">
         <v>44</v>
       </c>
       <c r="F52" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G52" t="s">
         <v>46</v>
       </c>
       <c r="H52" t="s">
         <v>47</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>49</v>
       </c>
       <c r="L52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N52" t="s" s="5">
         <v>48</v>
       </c>
@@ -8077,621 +7951,611 @@
       </c>
       <c r="AN52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-        </is>
+        <v>127</v>
+      </c>
+      <c r="C53" s="4">
+        <v>4036</v>
       </c>
       <c r="D53" t="s">
         <v>43</v>
       </c>
       <c r="E53" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F53" t="s">
-        <v>149</v>
+        <v>128</v>
       </c>
       <c r="G53" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="H53" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="K53" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="L53" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="M53" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="N53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="O53" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="P53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q53" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="R53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="S53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="U53" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="V53" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="W53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z53" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AA53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC53" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AD53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AE53" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AF53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH53" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AI53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AJ53" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AK53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AL53" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AM53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AN53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ53" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AR53" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AS53" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-        </is>
+        <v>130</v>
+      </c>
+      <c r="C54" s="4">
+        <v>4037</v>
       </c>
       <c r="D54" t="s">
         <v>43</v>
       </c>
       <c r="E54" t="s">
         <v>44</v>
       </c>
       <c r="F54" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="G54" t="s">
         <v>46</v>
       </c>
       <c r="H54" t="s">
+        <v>56</v>
+      </c>
+      <c r="I54" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="J54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="K54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="L54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="M54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="N54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="O54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="P54" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="Q54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="R54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="S54" t="s" s="5">
+        <v>49</v>
+      </c>
+      <c r="T54" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="U54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="V54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="W54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="X54" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="Y54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="Z54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AA54" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AB54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AC54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AD54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AE54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AF54" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="AG54" t="s" s="5">
         <v>57</v>
       </c>
-      <c r="I54" t="s" s="5">
-[...73 lines deleted...]
-      </c>
       <c r="AH54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AJ54" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AK54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS54" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-        </is>
+        <v>131</v>
+      </c>
+      <c r="C55" s="4">
+        <v>4038</v>
       </c>
       <c r="D55" t="s">
         <v>43</v>
       </c>
       <c r="E55" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F55" t="s">
-        <v>153</v>
+        <v>132</v>
       </c>
       <c r="G55" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="H55" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="K55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="L55" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="N55" t="s" s="5">
         <v>49</v>
       </c>
       <c r="O55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="P55" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Q55" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="R55" t="s" s="5">
         <v>49</v>
       </c>
       <c r="S55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="T55" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="V55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="W55" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X55" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="Z55" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AA55" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB55" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AD55" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AE55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AF55" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AG55" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AH55" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AI55" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AJ55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AK55" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AL55" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AM55" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AN55" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP55" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AQ55" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR55" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AS55" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>156</v>
-[...4 lines deleted...]
-        </is>
+        <v>135</v>
+      </c>
+      <c r="C56" s="4">
+        <v>4040</v>
       </c>
       <c r="D56" t="s">
         <v>43</v>
       </c>
       <c r="E56" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F56" t="s">
-        <v>157</v>
+        <v>136</v>
       </c>
       <c r="G56" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="H56" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="L56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="M56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P56" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="R56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="S56" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="T56" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="V56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="X56" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Z56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AA56" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE56" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AF56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG56" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AH56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AJ56" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AK56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AL56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AM56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AN56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ56" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AR56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS56" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-        </is>
+        <v>138</v>
+      </c>
+      <c r="C57" s="4">
+        <v>4041</v>
       </c>
       <c r="D57" t="s">
         <v>43</v>
       </c>
       <c r="E57" t="s">
         <v>44</v>
       </c>
       <c r="F57" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="G57" t="s">
         <v>46</v>
       </c>
       <c r="H57" t="s">
         <v>47</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K57" t="s" s="5">
         <v>49</v>
       </c>
       <c r="L57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N57" t="s" s="5">
         <v>48</v>
       </c>
@@ -8772,65 +8636,63 @@
       </c>
       <c r="AN57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-        </is>
+        <v>139</v>
+      </c>
+      <c r="C58" s="4">
+        <v>4042</v>
       </c>
       <c r="D58" t="s">
         <v>43</v>
       </c>
       <c r="E58" t="s">
         <v>44</v>
       </c>
       <c r="F58" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G58" t="s">
         <v>46</v>
       </c>
       <c r="H58" t="s">
         <v>47</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>49</v>
       </c>
       <c r="L58" t="s" s="5">
         <v>49</v>
       </c>
       <c r="M58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N58" t="s" s="5">
         <v>48</v>
       </c>
@@ -8911,65 +8773,63 @@
       </c>
       <c r="AN58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS58" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-        </is>
+        <v>140</v>
+      </c>
+      <c r="C59" s="4">
+        <v>4043</v>
       </c>
       <c r="D59" t="s">
         <v>43</v>
       </c>
       <c r="E59" t="s">
         <v>44</v>
       </c>
       <c r="F59" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G59" t="s">
         <v>46</v>
       </c>
       <c r="H59" t="s">
         <v>47</v>
       </c>
       <c r="I59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N59" t="s" s="5">
         <v>48</v>
       </c>
@@ -9050,65 +8910,63 @@
       </c>
       <c r="AN59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS59" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-        </is>
+        <v>141</v>
+      </c>
+      <c r="C60" s="4">
+        <v>4044</v>
       </c>
       <c r="D60" t="s">
         <v>43</v>
       </c>
       <c r="E60" t="s">
         <v>44</v>
       </c>
       <c r="F60" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="G60" t="s">
         <v>46</v>
       </c>
       <c r="H60" t="s">
         <v>47</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N60" t="s" s="5">
         <v>50</v>
       </c>
@@ -9189,87 +9047,85 @@
       </c>
       <c r="AN60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR60" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AS60" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>163</v>
-[...4 lines deleted...]
-        </is>
+        <v>142</v>
+      </c>
+      <c r="C61" s="4">
+        <v>4045</v>
       </c>
       <c r="D61" t="s">
         <v>43</v>
       </c>
       <c r="E61" t="s">
         <v>44</v>
       </c>
       <c r="F61" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="G61" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="H61" t="s">
+        <v>56</v>
+      </c>
+      <c r="I61" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="J61" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="K61" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="L61" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="M61" t="s" s="5">
         <v>57</v>
       </c>
-      <c r="I61" t="s" s="5">
-[...13 lines deleted...]
-      </c>
       <c r="N61" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P61" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="R61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="S61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T61" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U61" t="s" s="5">
         <v>49</v>
       </c>
       <c r="V61" t="s" s="5">
@@ -9278,128 +9134,126 @@
       <c r="W61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X61" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AA61" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE61" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AF61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AJ61" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AK61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR61" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AS61" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>165</v>
-[...4 lines deleted...]
-        </is>
+        <v>144</v>
+      </c>
+      <c r="C62" s="4">
+        <v>4047</v>
       </c>
       <c r="D62" t="s">
         <v>43</v>
       </c>
       <c r="E62" t="s">
         <v>44</v>
       </c>
       <c r="F62" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="G62" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="H62" t="s">
+        <v>56</v>
+      </c>
+      <c r="I62" t="s" s="5">
+        <v>48</v>
+      </c>
+      <c r="J62" t="s" s="5">
         <v>57</v>
       </c>
-      <c r="I62" t="s" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="K62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N62" t="s" s="5">
         <v>49</v>
       </c>
       <c r="O62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P62" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Q62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="R62" t="s" s="5">
         <v>49</v>
       </c>
       <c r="S62" t="s" s="5">
@@ -9423,109 +9277,107 @@
       <c r="Y62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z62" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA62" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE62" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AF62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG62" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AH62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI62" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AJ62" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AK62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO62" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ62" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS62" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>166</v>
-[...4 lines deleted...]
-        </is>
+        <v>145</v>
+      </c>
+      <c r="C63" s="4">
+        <v>4048</v>
       </c>
       <c r="D63" t="s">
         <v>43</v>
       </c>
       <c r="E63" t="s">
         <v>44</v>
       </c>
       <c r="F63" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G63" t="s">
         <v>46</v>
       </c>
       <c r="H63" t="s">
         <v>47</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N63" t="s" s="5">
         <v>48</v>
       </c>
@@ -9606,65 +9458,63 @@
       </c>
       <c r="AN63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS63" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-        </is>
+        <v>146</v>
+      </c>
+      <c r="C64" s="4">
+        <v>4049</v>
       </c>
       <c r="D64" t="s">
         <v>43</v>
       </c>
       <c r="E64" t="s">
         <v>44</v>
       </c>
       <c r="F64" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G64" t="s">
         <v>46</v>
       </c>
       <c r="H64" t="s">
         <v>47</v>
       </c>
       <c r="I64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N64" t="s" s="5">
         <v>48</v>
       </c>
@@ -9745,65 +9595,63 @@
       </c>
       <c r="AN64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
-[...4 lines deleted...]
-        </is>
+        <v>147</v>
+      </c>
+      <c r="C65" s="4">
+        <v>4050</v>
       </c>
       <c r="D65" t="s">
         <v>43</v>
       </c>
       <c r="E65" t="s">
         <v>44</v>
       </c>
       <c r="F65" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G65" t="s">
         <v>46</v>
       </c>
       <c r="H65" t="s">
         <v>47</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N65" t="s" s="5">
         <v>48</v>
       </c>
@@ -9884,65 +9732,63 @@
       </c>
       <c r="AN65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS65" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>169</v>
-[...4 lines deleted...]
-        </is>
+        <v>148</v>
+      </c>
+      <c r="C66" s="4">
+        <v>4051</v>
       </c>
       <c r="D66" t="s">
         <v>43</v>
       </c>
       <c r="E66" t="s">
         <v>44</v>
       </c>
       <c r="F66" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="G66" t="s">
         <v>46</v>
       </c>
       <c r="H66" t="s">
         <v>47</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N66" t="s" s="5">
         <v>48</v>
       </c>
@@ -10023,65 +9869,63 @@
       </c>
       <c r="AN66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-        </is>
+        <v>149</v>
+      </c>
+      <c r="C67" s="4">
+        <v>4052</v>
       </c>
       <c r="D67" t="s">
         <v>43</v>
       </c>
       <c r="E67" t="s">
         <v>44</v>
       </c>
       <c r="F67" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="G67" t="s">
         <v>46</v>
       </c>
       <c r="H67" t="s">
         <v>47</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N67" t="s" s="5">
         <v>48</v>
       </c>
@@ -10162,65 +10006,63 @@
       </c>
       <c r="AN67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS67" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-        </is>
+        <v>150</v>
+      </c>
+      <c r="C68" s="4">
+        <v>4053</v>
       </c>
       <c r="D68" t="s">
         <v>43</v>
       </c>
       <c r="E68" t="s">
         <v>44</v>
       </c>
       <c r="F68" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G68" t="s">
         <v>46</v>
       </c>
       <c r="H68" t="s">
         <v>47</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N68" t="s" s="5">
         <v>48</v>
       </c>
@@ -10301,65 +10143,63 @@
       </c>
       <c r="AN68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-        </is>
+        <v>151</v>
+      </c>
+      <c r="C69" s="4">
+        <v>4054</v>
       </c>
       <c r="D69" t="s">
         <v>43</v>
       </c>
       <c r="E69" t="s">
         <v>44</v>
       </c>
       <c r="F69" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G69" t="s">
         <v>46</v>
       </c>
       <c r="H69" t="s">
         <v>47</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N69" t="s" s="5">
         <v>48</v>
       </c>
@@ -10440,65 +10280,63 @@
       </c>
       <c r="AN69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS69" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
-[...4 lines deleted...]
-        </is>
+        <v>152</v>
+      </c>
+      <c r="C70" s="4">
+        <v>4055</v>
       </c>
       <c r="D70" t="s">
         <v>43</v>
       </c>
       <c r="E70" t="s">
         <v>44</v>
       </c>
       <c r="F70" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="G70" t="s">
         <v>46</v>
       </c>
       <c r="H70" t="s">
         <v>47</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N70" t="s" s="5">
         <v>48</v>
       </c>
@@ -10579,65 +10417,63 @@
       </c>
       <c r="AN70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS70" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>174</v>
-[...4 lines deleted...]
-        </is>
+        <v>153</v>
+      </c>
+      <c r="C71" s="4">
+        <v>4056</v>
       </c>
       <c r="D71" t="s">
         <v>43</v>
       </c>
       <c r="E71" t="s">
         <v>44</v>
       </c>
       <c r="F71" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G71" t="s">
         <v>46</v>
       </c>
       <c r="H71" t="s">
         <v>47</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N71" t="s" s="5">
         <v>48</v>
       </c>
@@ -10718,65 +10554,63 @@
       </c>
       <c r="AN71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-        </is>
+        <v>154</v>
+      </c>
+      <c r="C72" s="4">
+        <v>4057</v>
       </c>
       <c r="D72" t="s">
         <v>43</v>
       </c>
       <c r="E72" t="s">
         <v>44</v>
       </c>
       <c r="F72" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G72" t="s">
         <v>46</v>
       </c>
       <c r="H72" t="s">
         <v>47</v>
       </c>
       <c r="I72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N72" t="s" s="5">
         <v>48</v>
       </c>
@@ -10857,65 +10691,63 @@
       </c>
       <c r="AN72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
-[...4 lines deleted...]
-        </is>
+        <v>155</v>
+      </c>
+      <c r="C73" s="4">
+        <v>4058</v>
       </c>
       <c r="D73" t="s">
         <v>43</v>
       </c>
       <c r="E73" t="s">
         <v>44</v>
       </c>
       <c r="F73" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G73" t="s">
         <v>46</v>
       </c>
       <c r="H73" t="s">
         <v>47</v>
       </c>
       <c r="I73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N73" t="s" s="5">
         <v>48</v>
       </c>
@@ -10996,65 +10828,63 @@
       </c>
       <c r="AN73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS73" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-        </is>
+        <v>156</v>
+      </c>
+      <c r="C74" s="4">
+        <v>4059</v>
       </c>
       <c r="D74" t="s">
         <v>43</v>
       </c>
       <c r="E74" t="s">
         <v>44</v>
       </c>
       <c r="F74" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="G74" t="s">
         <v>46</v>
       </c>
       <c r="H74" t="s">
         <v>47</v>
       </c>
       <c r="I74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N74" t="s" s="5">
         <v>48</v>
       </c>
@@ -11135,65 +10965,63 @@
       </c>
       <c r="AN74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS74" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-        </is>
+        <v>157</v>
+      </c>
+      <c r="C75" s="4">
+        <v>4060</v>
       </c>
       <c r="D75" t="s">
         <v>43</v>
       </c>
       <c r="E75" t="s">
         <v>44</v>
       </c>
       <c r="F75" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G75" t="s">
         <v>46</v>
       </c>
       <c r="H75" t="s">
         <v>47</v>
       </c>
       <c r="I75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N75" t="s" s="5">
         <v>48</v>
       </c>
@@ -11274,65 +11102,63 @@
       </c>
       <c r="AN75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-        </is>
+        <v>158</v>
+      </c>
+      <c r="C76" s="4">
+        <v>4061</v>
       </c>
       <c r="D76" t="s">
         <v>43</v>
       </c>
       <c r="E76" t="s">
         <v>44</v>
       </c>
       <c r="F76" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="G76" t="s">
         <v>46</v>
       </c>
       <c r="H76" t="s">
         <v>47</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N76" t="s" s="5">
         <v>48</v>
       </c>
@@ -11413,65 +11239,63 @@
       </c>
       <c r="AN76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>180</v>
-[...4 lines deleted...]
-        </is>
+        <v>159</v>
+      </c>
+      <c r="C77" s="4">
+        <v>4062</v>
       </c>
       <c r="D77" t="s">
         <v>43</v>
       </c>
       <c r="E77" t="s">
         <v>44</v>
       </c>
       <c r="F77" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G77" t="s">
         <v>46</v>
       </c>
       <c r="H77" t="s">
         <v>47</v>
       </c>
       <c r="I77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N77" t="s" s="5">
         <v>48</v>
       </c>
@@ -11552,65 +11376,63 @@
       </c>
       <c r="AN77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS77" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-        </is>
+        <v>160</v>
+      </c>
+      <c r="C78" s="4">
+        <v>4063</v>
       </c>
       <c r="D78" t="s">
         <v>43</v>
       </c>
       <c r="E78" t="s">
         <v>44</v>
       </c>
       <c r="F78" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G78" t="s">
         <v>46</v>
       </c>
       <c r="H78" t="s">
         <v>47</v>
       </c>
       <c r="I78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N78" t="s" s="5">
         <v>48</v>
       </c>
@@ -11691,65 +11513,63 @@
       </c>
       <c r="AN78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS78" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>182</v>
-[...4 lines deleted...]
-        </is>
+        <v>161</v>
+      </c>
+      <c r="C79" s="4">
+        <v>4064</v>
       </c>
       <c r="D79" t="s">
         <v>43</v>
       </c>
       <c r="E79" t="s">
         <v>44</v>
       </c>
       <c r="F79" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G79" t="s">
         <v>46</v>
       </c>
       <c r="H79" t="s">
         <v>47</v>
       </c>
       <c r="I79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N79" t="s" s="5">
         <v>48</v>
       </c>
@@ -11830,65 +11650,63 @@
       </c>
       <c r="AN79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS79" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>183</v>
-[...4 lines deleted...]
-        </is>
+        <v>162</v>
+      </c>
+      <c r="C80" s="4">
+        <v>4065</v>
       </c>
       <c r="D80" t="s">
         <v>43</v>
       </c>
       <c r="E80" t="s">
         <v>44</v>
       </c>
       <c r="F80" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G80" t="s">
         <v>46</v>
       </c>
       <c r="H80" t="s">
         <v>47</v>
       </c>
       <c r="I80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N80" t="s" s="5">
         <v>48</v>
       </c>
@@ -11969,65 +11787,63 @@
       </c>
       <c r="AN80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS80" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-        </is>
+        <v>163</v>
+      </c>
+      <c r="C81" s="4">
+        <v>4066</v>
       </c>
       <c r="D81" t="s">
         <v>43</v>
       </c>
       <c r="E81" t="s">
         <v>44</v>
       </c>
       <c r="F81" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G81" t="s">
         <v>46</v>
       </c>
       <c r="H81" t="s">
         <v>47</v>
       </c>
       <c r="I81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N81" t="s" s="5">
         <v>48</v>
       </c>
@@ -12108,71 +11924,69 @@
       </c>
       <c r="AN81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS81" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>185</v>
-[...4 lines deleted...]
-        </is>
+        <v>164</v>
+      </c>
+      <c r="C82" s="4">
+        <v>4067</v>
       </c>
       <c r="D82" t="s">
         <v>43</v>
       </c>
       <c r="E82" t="s">
         <v>44</v>
       </c>
       <c r="F82" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G82" t="s">
         <v>46</v>
       </c>
       <c r="H82" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P82" t="s" s="5">
         <v>50</v>
       </c>
@@ -12239,212 +12053,208 @@
       <c r="AK82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR82" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS82" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>186</v>
-[...4 lines deleted...]
-        </is>
+        <v>165</v>
+      </c>
+      <c r="C83" s="4">
+        <v>4068</v>
       </c>
       <c r="D83" t="s">
         <v>43</v>
       </c>
       <c r="E83" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F83" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="G83" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="H83" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="I83" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="J83" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="K83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="L83" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M83" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="N83" t="s" s="5">
         <v>49</v>
       </c>
       <c r="O83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="P83" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="R83" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="S83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="T83" t="s" s="5">
         <v>50</v>
       </c>
       <c r="U83" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="W83" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X83" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="Z83" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA83" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB83" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AD83" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AE83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AF83" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG83" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH83" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AI83" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AJ83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AK83" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AM83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AN83" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO83" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP83" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ83" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AR83" t="s" s="5">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="AS83" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>188</v>
-[...4 lines deleted...]
-        </is>
+        <v>167</v>
+      </c>
+      <c r="C84" s="4">
+        <v>4069</v>
       </c>
       <c r="D84" t="s">
         <v>43</v>
       </c>
       <c r="E84" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="F84" t="s">
-        <v>189</v>
+        <v>168</v>
       </c>
       <c r="G84" t="s">
         <v>46</v>
       </c>
       <c r="H84" t="s">
         <v>47</v>
       </c>
       <c r="I84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="J84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="K84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="L84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="M84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="N84" t="s" s="5">
         <v>49</v>
       </c>
@@ -12457,51 +12267,51 @@
       <c r="Q84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="R84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="S84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="T84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="V84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="W84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="X84" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y84" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="Z84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA84" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB84" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AE84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AF84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AG84" t="s" s="5">
         <v>49</v>
       </c>
@@ -12525,65 +12335,63 @@
       </c>
       <c r="AN84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AP84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ84" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR84" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AS84" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>190</v>
-[...4 lines deleted...]
-        </is>
+        <v>169</v>
+      </c>
+      <c r="C85" s="4">
+        <v>4070</v>
       </c>
       <c r="D85" t="s">
         <v>43</v>
       </c>
       <c r="E85" t="s">
         <v>44</v>
       </c>
       <c r="F85" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="G85" t="s">
         <v>46</v>
       </c>
       <c r="H85" t="s">
         <v>47</v>
       </c>
       <c r="I85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N85" t="s" s="5">
         <v>48</v>
       </c>
@@ -12664,65 +12472,63 @@
       </c>
       <c r="AN85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR85" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS85" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>191</v>
-[...4 lines deleted...]
-        </is>
+        <v>170</v>
+      </c>
+      <c r="C86" s="4">
+        <v>4072</v>
       </c>
       <c r="D86" t="s">
         <v>43</v>
       </c>
       <c r="E86" t="s">
         <v>44</v>
       </c>
       <c r="F86" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="G86" t="s">
         <v>46</v>
       </c>
       <c r="H86" t="s">
         <v>47</v>
       </c>
       <c r="I86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N86" t="s" s="5">
         <v>48</v>
       </c>
@@ -12803,65 +12609,63 @@
       </c>
       <c r="AN86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR86" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS86" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>192</v>
-[...4 lines deleted...]
-        </is>
+        <v>171</v>
+      </c>
+      <c r="C87" s="4">
+        <v>4073</v>
       </c>
       <c r="D87" t="s">
         <v>43</v>
       </c>
       <c r="E87" t="s">
         <v>44</v>
       </c>
       <c r="F87" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G87" t="s">
         <v>46</v>
       </c>
       <c r="H87" t="s">
         <v>47</v>
       </c>
       <c r="I87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N87" t="s" s="5">
         <v>48</v>
       </c>
@@ -12942,69 +12746,69 @@
       </c>
       <c r="AN87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR87" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS87" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>172</v>
+      </c>
+      <c r="C88" s="4">
+        <v>4074</v>
       </c>
       <c r="D88" t="s">
         <v>43</v>
       </c>
       <c r="E88" t="s">
         <v>44</v>
       </c>
       <c r="F88" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G88" t="s">
         <v>46</v>
       </c>
       <c r="H88" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="I88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P88" t="s" s="5">
         <v>49</v>
       </c>
@@ -13029,115 +12833,113 @@
       <c r="W88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X88" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AA88" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AB88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AC88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE88" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AF88" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AG88" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AH88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AJ88" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AK88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN88" t="s" s="5">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AO88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR88" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS88" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>195</v>
-[...4 lines deleted...]
-        </is>
+        <v>173</v>
+      </c>
+      <c r="C89" s="4">
+        <v>4076</v>
       </c>
       <c r="D89" t="s">
         <v>43</v>
       </c>
       <c r="E89" t="s">
         <v>44</v>
       </c>
       <c r="F89" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="G89" t="s">
         <v>46</v>
       </c>
       <c r="H89" t="s">
         <v>47</v>
       </c>
       <c r="I89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N89" t="s" s="5">
         <v>48</v>
       </c>
@@ -13218,65 +13020,63 @@
       </c>
       <c r="AN89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR89" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS89" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-        </is>
+        <v>174</v>
+      </c>
+      <c r="C90" s="4">
+        <v>4077</v>
       </c>
       <c r="D90" t="s">
         <v>43</v>
       </c>
       <c r="E90" t="s">
         <v>44</v>
       </c>
       <c r="F90" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="G90" t="s">
         <v>46</v>
       </c>
       <c r="H90" t="s">
         <v>47</v>
       </c>
       <c r="I90" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J90" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K90" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L90" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M90" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N90" t="s" s="5">
         <v>48</v>
       </c>
@@ -13362,643 +13162,643 @@
         <v>48</v>
       </c>
       <c r="AP90" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ90" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR90" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS90" t="s" s="5">
         <v>48</v>
       </c>
     </row>
     <row r="91">
       <c r="A91"/>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="J91" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="K91" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="L91" t="s">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="M91" t="s">
-        <v>201</v>
+        <v>179</v>
       </c>
       <c r="N91" t="s">
-        <v>202</v>
+        <v>180</v>
       </c>
       <c r="O91" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="P91" t="s">
-        <v>203</v>
+        <v>181</v>
       </c>
       <c r="Q91" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="R91" t="s">
-        <v>204</v>
+        <v>182</v>
       </c>
       <c r="S91" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="T91" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="U91" t="s">
-        <v>206</v>
+        <v>184</v>
       </c>
       <c r="V91" t="s">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="W91" t="s">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="X91" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y91" t="s">
+        <v>180</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>175</v>
+      </c>
+      <c r="AA91" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB91" t="s">
+        <v>186</v>
+      </c>
+      <c r="AC91" t="s">
+        <v>187</v>
+      </c>
+      <c r="AD91" t="s">
+        <v>186</v>
+      </c>
+      <c r="AE91" t="s">
+        <v>188</v>
+      </c>
+      <c r="AF91" t="s">
+        <v>178</v>
+      </c>
+      <c r="AG91" t="s">
         <v>189</v>
       </c>
-      <c r="Y91" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AH91" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="AI91" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="AJ91" t="s">
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="AK91" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="AL91" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="AM91" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="AN91" t="s">
-        <v>216</v>
+        <v>194</v>
       </c>
       <c r="AO91" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="AP91" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="AQ91" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="AR91" t="s">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="AS91" t="s">
-        <v>201</v>
+        <v>179</v>
       </c>
     </row>
     <row r="92">
       <c r="A92"/>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92"/>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92" t="s">
         <v>46</v>
       </c>
       <c r="J92" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="K92" t="s">
-        <v>218</v>
+        <v>196</v>
       </c>
       <c r="L92" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="M92" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="N92" t="s">
         <v>46</v>
       </c>
       <c r="O92" t="s">
-        <v>218</v>
+        <v>196</v>
       </c>
       <c r="P92" t="s">
         <v>46</v>
       </c>
       <c r="Q92" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="R92" t="s">
         <v>46</v>
       </c>
       <c r="S92" t="s">
-        <v>218</v>
+        <v>196</v>
       </c>
       <c r="T92" t="s">
         <v>46</v>
       </c>
       <c r="U92" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="V92" t="s">
-        <v>218</v>
+        <v>196</v>
       </c>
       <c r="W92" t="s">
         <v>46</v>
       </c>
       <c r="X92" t="s">
         <v>46</v>
       </c>
       <c r="Y92" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="Z92" t="s">
         <v>46</v>
       </c>
       <c r="AA92" t="s">
         <v>46</v>
       </c>
       <c r="AB92" t="s">
         <v>46</v>
       </c>
       <c r="AC92" t="s">
-        <v>218</v>
+        <v>196</v>
       </c>
       <c r="AD92" t="s">
         <v>46</v>
       </c>
       <c r="AE92" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="AF92" t="s">
         <v>46</v>
       </c>
       <c r="AG92" t="s">
         <v>46</v>
       </c>
       <c r="AH92" t="s">
         <v>46</v>
       </c>
       <c r="AI92" t="s">
         <v>46</v>
       </c>
       <c r="AJ92" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="AK92" t="s">
         <v>46</v>
       </c>
       <c r="AL92" t="s">
-        <v>218</v>
+        <v>196</v>
       </c>
       <c r="AM92" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="AN92" t="s">
         <v>46</v>
       </c>
       <c r="AO92" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="AP92" t="s">
         <v>46</v>
       </c>
       <c r="AQ92" t="s">
         <v>46</v>
       </c>
       <c r="AR92" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="AS92" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="93">
       <c r="A93"/>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="J93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="K93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="L93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="M93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="N93" t="s">
-        <v>221</v>
+        <v>199</v>
       </c>
       <c r="O93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="P93" t="s">
-        <v>221</v>
+        <v>199</v>
       </c>
       <c r="Q93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="R93" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="S93" t="s">
-        <v>221</v>
+        <v>199</v>
       </c>
       <c r="T93" t="s">
-        <v>221</v>
+        <v>199</v>
       </c>
       <c r="U93" t="s">
-        <v>223</v>
+        <v>201</v>
       </c>
       <c r="V93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="W93" t="s">
-        <v>224</v>
+        <v>202</v>
       </c>
       <c r="X93" t="s">
-        <v>221</v>
+        <v>199</v>
       </c>
       <c r="Y93" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="Z93" t="s">
-        <v>223</v>
+        <v>201</v>
       </c>
       <c r="AA93" t="s">
-        <v>221</v>
+        <v>199</v>
       </c>
       <c r="AB93" t="s">
-        <v>223</v>
+        <v>201</v>
       </c>
       <c r="AC93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="AD93" t="s">
-        <v>223</v>
+        <v>201</v>
       </c>
       <c r="AE93" t="s">
-        <v>224</v>
+        <v>202</v>
       </c>
       <c r="AF93" t="s">
-        <v>223</v>
+        <v>201</v>
       </c>
       <c r="AG93" t="s">
-        <v>225</v>
+        <v>203</v>
       </c>
       <c r="AH93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="AI93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="AJ93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="AK93" t="s">
-        <v>223</v>
+        <v>201</v>
       </c>
       <c r="AL93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="AM93" t="s">
-        <v>223</v>
+        <v>201</v>
       </c>
       <c r="AN93" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="AO93" t="s">
-        <v>221</v>
+        <v>199</v>
       </c>
       <c r="AP93" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="AQ93" t="s">
-        <v>226</v>
+        <v>204</v>
       </c>
       <c r="AR93" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="AS93" t="s">
-        <v>225</v>
+        <v>203</v>
       </c>
     </row>
     <row r="94">
       <c r="A94"/>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94"/>
       <c r="I94" t="s">
-        <v>227</v>
+        <v>205</v>
       </c>
       <c r="J94" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
       <c r="K94" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="L94" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="M94" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="N94" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="O94" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="P94" t="s">
-        <v>233</v>
+        <v>211</v>
       </c>
       <c r="Q94" t="s">
-        <v>234</v>
+        <v>212</v>
       </c>
       <c r="R94" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="S94" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
       <c r="T94" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
       <c r="U94" t="s">
-        <v>233</v>
+        <v>211</v>
       </c>
       <c r="V94" t="s">
-        <v>236</v>
+        <v>214</v>
       </c>
       <c r="W94" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="X94" t="s">
-        <v>237</v>
+        <v>215</v>
       </c>
       <c r="Y94" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="Z94" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="AA94" t="s">
-        <v>237</v>
+        <v>215</v>
       </c>
       <c r="AB94" t="s">
-        <v>238</v>
+        <v>216</v>
       </c>
       <c r="AC94" t="s">
-        <v>236</v>
+        <v>214</v>
       </c>
       <c r="AD94" t="s">
-        <v>238</v>
+        <v>216</v>
       </c>
       <c r="AE94" t="s">
-        <v>239</v>
+        <v>217</v>
       </c>
       <c r="AF94" t="s">
-        <v>240</v>
+        <v>218</v>
       </c>
       <c r="AG94" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="AH94" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="AI94" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
       <c r="AJ94" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="AK94" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
       <c r="AL94" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
       <c r="AM94" t="s">
-        <v>242</v>
+        <v>220</v>
       </c>
       <c r="AN94" t="s">
-        <v>243</v>
+        <v>221</v>
       </c>
       <c r="AO94" t="s">
-        <v>244</v>
+        <v>222</v>
       </c>
       <c r="AP94" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="AQ94" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="AR94" t="s">
-        <v>234</v>
+        <v>212</v>
       </c>
       <c r="AS94" t="s">
-        <v>245</v>
+        <v>223</v>
       </c>
     </row>
     <row r="95">
       <c r="A95"/>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="J95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="K95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="L95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="M95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="N95" t="s">
-        <v>247</v>
+        <v>225</v>
       </c>
       <c r="O95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="P95" t="s">
-        <v>248</v>
+        <v>226</v>
       </c>
       <c r="Q95" t="s">
-        <v>247</v>
+        <v>225</v>
       </c>
       <c r="R95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="S95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="T95" t="s">
-        <v>249</v>
+        <v>227</v>
       </c>
       <c r="U95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="V95" t="s">
-        <v>250</v>
+        <v>228</v>
       </c>
       <c r="W95" t="s">
-        <v>247</v>
+        <v>225</v>
       </c>
       <c r="X95" t="s">
-        <v>251</v>
+        <v>229</v>
       </c>
       <c r="Y95" t="s">
-        <v>252</v>
+        <v>230</v>
       </c>
       <c r="Z95" t="s">
-        <v>253</v>
+        <v>231</v>
       </c>
       <c r="AA95" t="s">
-        <v>251</v>
+        <v>229</v>
       </c>
       <c r="AB95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AC95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AD95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AE95" t="s">
-        <v>250</v>
+        <v>228</v>
       </c>
       <c r="AF95" t="s">
-        <v>247</v>
+        <v>225</v>
       </c>
       <c r="AG95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AH95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AI95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AJ95" t="s">
-        <v>254</v>
+        <v>232</v>
       </c>
       <c r="AK95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AL95" t="s">
-        <v>255</v>
+        <v>233</v>
       </c>
       <c r="AM95" t="s">
-        <v>253</v>
+        <v>231</v>
       </c>
       <c r="AN95" t="s">
-        <v>254</v>
+        <v>232</v>
       </c>
       <c r="AO95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AP95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AQ95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AR95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="AS95" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>