--- v0 (2026-02-01)
+++ v1 (2026-08-05)
@@ -9,275 +9,143 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="152">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
-    <t>Bodnarchuk Roman Mykhaylovych</t>
-[...115 lines deleted...]
-  <si>
     <t>26.10.23  10:35:19</t>
   </si>
   <si>
     <t>8697Про розгляд звернень громадян щодо затвердження документацій із землеустрою</t>
   </si>
   <si>
     <t>В цілому (2/3  від складу ради)</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
-    <t>За</t>
-[...4 lines deleted...]
-  <si>
     <t>26.10.23  10:36:06</t>
   </si>
   <si>
-    <t>Не голос.</t>
-[...1 lines deleted...]
-  <si>
     <t>26.10.23  10:36:50</t>
   </si>
   <si>
     <t>26.10.23  10:40:15</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>26.10.23  10:53:10</t>
   </si>
   <si>
     <t>26.10.23  10:58:00</t>
   </si>
   <si>
     <t>26.10.23  11:15:22</t>
   </si>
   <si>
     <t>26.10.23  11:20:01</t>
   </si>
   <si>
     <t>26.10.23  11:22:55</t>
   </si>
   <si>
     <t>8705Про зміни до Програми розвитку місцевого самоврядування на 2023-2025 роки</t>
   </si>
   <si>
     <t>26.10.23  11:23:57</t>
   </si>
   <si>
     <t>26.10.23  11:25:24</t>
   </si>
   <si>
     <t>26.10.23  11:26:55</t>
   </si>
   <si>
     <t>26.10.23  11:31:00</t>
   </si>
   <si>
     <t>8709Про внесення змін до Програми соціального захисту на 2023-2025 роки</t>
   </si>
   <si>
     <t>26.10.23  11:32:02</t>
   </si>
   <si>
     <t>26.10.23  11:33:23</t>
   </si>
   <si>
-    <t>Утр.</t>
-[...1 lines deleted...]
-  <si>
     <t>26.10.23  11:35:30</t>
   </si>
   <si>
     <t>26.10.23  11:37:27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Проти</t>
   </si>
   <si>
     <t>26.10.23  11:38:16</t>
   </si>
   <si>
     <t>26.10.23  11:39:21</t>
   </si>
   <si>
     <t>26.10.23  11:41:14</t>
   </si>
   <si>
     <t>26.10.23  11:44:21</t>
   </si>
   <si>
     <t>26.10.23  11:46:43</t>
   </si>
   <si>
     <t>26.10.23  11:49:38</t>
   </si>
   <si>
     <t>26.10.23  11:51:32</t>
   </si>
   <si>
     <t>26.10.23  11:52:57</t>
   </si>
@@ -634,17927 +502,3491 @@
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AU123"/>
+  <dimension ref="A1:H123"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
-    <col min="7" max="7" width="15"/>
-[...39 lines deleted...]
-    <col min="47" max="47" width="36"/>
+    <col min="7" max="7" width="4"/>
+    <col min="8" max="8" width="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="I1" t="s" s="3">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>8</v>
+      </c>
+      <c r="C2" t="s" s="3">
+        <v>9</v>
       </c>
       <c r="D2" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F2">
         <v>30</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="C3" t="inlineStr" s="4">
+        <v>12</v>
+      </c>
+      <c r="C3" t="inlineStr" s="3">
         <is>
           <t>8698Про розгляд звернень громадян щодо затвердження технічних документацій із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) у власність для ведення</t>
         </is>
       </c>
       <c r="D3" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F3">
         <v>30</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C4" t="inlineStr" s="4">
+        <v>13</v>
+      </c>
+      <c r="C4" t="inlineStr" s="3">
         <is>
           <t>8699Про відмову у затвердженні технічної документації із землеустрою щодо встановлення     (відновлення) меж земельної ділянки в натурі (на місцевості) для будiвництва та обслуговування жилого</t>
         </is>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F4">
         <v>28</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C5" t="inlineStr" s="4">
+        <v>14</v>
+      </c>
+      <c r="C5" t="inlineStr" s="3">
         <is>
           <t>8700Про роботу Комунального підприємства «Калуський муніципальний ринок» Калуської міської ради Івано-Франківської області</t>
         </is>
       </c>
       <c r="D5" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F5">
         <v>24</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="C6" t="inlineStr" s="4">
+        <v>16</v>
+      </c>
+      <c r="C6" t="inlineStr" s="3">
         <is>
           <t>8701Про роботу комунального підприємства «Міський парк культури і відпочинку ім. Івана Франка» за 2021-2022 роки</t>
         </is>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F6">
         <v>29</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="C7" t="inlineStr" s="4">
+        <v>17</v>
+      </c>
+      <c r="C7" t="inlineStr" s="3">
         <is>
           <t>8702Про роботу комунального некомерційного підприємства «Калуська міська лікарня Калуської міської ради» за 2022 рік.</t>
         </is>
       </c>
       <c r="D7" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F7">
         <v>29</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="C8" t="inlineStr" s="4">
+        <v>18</v>
+      </c>
+      <c r="C8" t="inlineStr" s="3">
         <is>
           <t>8703Про  роботу КНП «Центральна районна лікарня Калуської міської ради Івано-Франківської області» за 2022 рік</t>
         </is>
       </c>
       <c r="D8" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F8">
         <v>31</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="C9" t="inlineStr" s="4">
+        <v>19</v>
+      </c>
+      <c r="C9" t="inlineStr" s="3">
         <is>
           <t>8704 Про внесення змін до Програми розвитку та фінансової підтримки КНП «Центральна районна лікарня Калуської міської ради Івано-Франківської області» на 2022-2024 роки</t>
         </is>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F9">
         <v>32</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>20</v>
+      </c>
+      <c r="C10" t="s" s="3">
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F10">
         <v>29</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="C11" t="inlineStr" s="4">
+        <v>22</v>
+      </c>
+      <c r="C11" t="inlineStr" s="3">
         <is>
           <t>8706Про затвердження Програми реалізації державної політики у сфері державної реєстрації актів цивільного стану на 2023-2025рр</t>
         </is>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F11">
         <v>29</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
-      <c r="I11" t="s" s="5">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="C12" t="inlineStr" s="4">
+        <v>23</v>
+      </c>
+      <c r="C12" t="inlineStr" s="3">
         <is>
           <t>8707 Про внесення змін до рішення Калуської міської ради від 21.12.2022 № 1775 «Про організацію роботи Управління «Центр надання адміністративних послуг» виконавчого комітету Калуської міської</t>
         </is>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F12">
         <v>28</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="C13" t="inlineStr" s="4">
+        <v>24</v>
+      </c>
+      <c r="C13" t="inlineStr" s="3">
         <is>
           <t>8708 Про внесення змін в рішення міської ради від 21.12.2022 № 1815 «Про затвердження Порядку найменування та перейменування  вулиць, провулків,  проїздів, бульварів,проспектів, площ, майданів,</t>
         </is>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F13">
         <v>30</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>25</v>
+      </c>
+      <c r="C14" t="s" s="3">
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F14">
         <v>31</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C15" t="inlineStr" s="4">
+        <v>27</v>
+      </c>
+      <c r="C15" t="inlineStr" s="3">
         <is>
           <t>8710Про внесення змін до Програми надання підтримки внутрішньо переміщеним особам на 2023 рік  </t>
         </is>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F15">
         <v>30</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
-      <c r="I15" t="s" s="5">
-[...115 lines deleted...]
-      </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="C16" t="inlineStr" s="4">
+        <v>28</v>
+      </c>
+      <c r="C16" t="inlineStr" s="3">
         <is>
           <t>8711Про затвердження Програми соціального захисту дітей, дітей-сиріт, дітей-позбавлених батьківського піклування та  осіб з їх числа, дітей які опинилися у складних життєвих обставинах</t>
         </is>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F16">
         <v>29</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C17" t="inlineStr" s="4">
+        <v>29</v>
+      </c>
+      <c r="C17" t="inlineStr" s="3">
         <is>
           <t>8712Про Програму доступної дефібриляції у громадських місцях (місцях масового скупчення людей) для запобігання та лікування серцево-судинних та судинно-мозкових захворювань на 2023-2024 роки</t>
         </is>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F17">
         <v>30</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C18" t="inlineStr" s="4">
+        <v>30</v>
+      </c>
+      <c r="C18" t="inlineStr" s="3">
         <is>
           <t>8713Про припинення юридичної особи Калуський міський центр фізичного здоров’я населення «Спорт для всіх» в результаті ліквідації</t>
         </is>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F18">
         <v>25</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C19" t="inlineStr" s="4">
+        <v>31</v>
+      </c>
+      <c r="C19" t="inlineStr" s="3">
         <is>
           <t>8714Про внесення змін до Статуту ДИТЯЧО-ЮНАЦЬКОЇ СПОРТИВНОЇ ШКОЛИ КАЛУСЬКОЇ МІСЬКОЇ РАДИ ІВАНО-ФРАНКІВСЬКОЇ ОБЛАСТІ  </t>
         </is>
       </c>
       <c r="D19" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F19">
         <v>28</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C20" t="inlineStr" s="4">
+        <v>32</v>
+      </c>
+      <c r="C20" t="inlineStr" s="3">
         <is>
           <t>8715Про внесення змін в рішення міської ради від 27.04.2023  № 2084 «Про створення Молодіжної ради при Калуській міській раді»</t>
         </is>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F20">
         <v>29</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C21" t="inlineStr" s="4">
+        <v>33</v>
+      </c>
+      <c r="C21" t="inlineStr" s="3">
         <is>
           <t>8716Про затвердження «Плану дій сталого енергетичного розвитку та клімату Калуської міської територіальної громади до 2050 року»</t>
         </is>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F21">
         <v>30</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="C22" t="inlineStr" s="4">
+        <v>34</v>
+      </c>
+      <c r="C22" t="inlineStr" s="3">
         <is>
           <t>8717Про затвердження Програми перерахунку субвенції з бюджету Калуської міської територіальної громади до державного бюджету для створення розвинутої інформаційної інфраструктури Калуської</t>
         </is>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F22">
         <v>28</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="C23" t="inlineStr" s="4">
+        <v>35</v>
+      </c>
+      <c r="C23" t="inlineStr" s="3">
         <is>
           <t>8718 «Про внесення змін до Програми залучення інвестицій та міжнародного співробітництва Калуської міської територіальної громади на 2023-2025 роки»</t>
         </is>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F23">
         <v>28</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="C24" t="inlineStr" s="4">
+        <v>36</v>
+      </c>
+      <c r="C24" t="inlineStr" s="3">
         <is>
           <t>8719Про затвердження Програми фінансової підтримки комунального підприємства «Калуське підприємство автобусних станцій» Калуської міської ради на  2024 рік</t>
         </is>
       </c>
       <c r="D24" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F24">
         <v>26</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="C25" t="inlineStr" s="4">
+        <v>37</v>
+      </c>
+      <c r="C25" t="inlineStr" s="3">
         <is>
           <t>8720  Про внесення змін до Програми   розвитку агропромислового комплексу та  підтримки самозабезпечення Калуської міської територіальної громади та домогосподарств харчовими продуктами на</t>
         </is>
       </c>
       <c r="D25" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F25">
         <v>27</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="C26" t="inlineStr" s="4">
+        <v>38</v>
+      </c>
+      <c r="C26" t="inlineStr" s="3">
         <is>
           <t>8721Про погодження проєкту Договору про співробітництво територіальних громад у формі реалізації спільних проєктів  </t>
         </is>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F26">
         <v>27</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C27" t="inlineStr" s="4">
+        <v>39</v>
+      </c>
+      <c r="C27" t="inlineStr" s="3">
         <is>
           <t>8722Про  погодження  проєкту Угоди про  побратимство між містом Векше (Швеція) та Калуською міською територіальною громадою (Україна)</t>
         </is>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F27">
         <v>28</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="C28" t="inlineStr" s="4">
+        <v>40</v>
+      </c>
+      <c r="C28" t="inlineStr" s="3">
         <is>
           <t>8723Про  погодження  проєкту Угоди про  побратимство між містом Лох’я (Фінляндія) та Калуською міською територіальною громадою (Україна)</t>
         </is>
       </c>
       <c r="D28" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F28">
         <v>28</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>41</v>
+      </c>
+      <c r="C29" t="s" s="3">
+        <v>42</v>
       </c>
       <c r="D29" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F29">
         <v>27</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C30" t="inlineStr" s="4">
+        <v>43</v>
+      </c>
+      <c r="C30" t="inlineStr" s="3">
         <is>
           <t>8725Про внесення змін до цільової програми «Розвиток культури Калуської міської територіальної громади на 2023-2025 роки»</t>
         </is>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F30">
         <v>26</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="C31" t="inlineStr" s="4">
+        <v>44</v>
+      </c>
+      <c r="C31" t="inlineStr" s="3">
         <is>
           <t>8726Про внесення змін до цільової програми «Духовне життя Калуської міської територіальної громади на 2023-2025 роки»</t>
         </is>
       </c>
       <c r="D31" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F31">
         <v>26</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="C32" t="inlineStr" s="4">
+        <v>45</v>
+      </c>
+      <c r="C32" t="inlineStr" s="3">
         <is>
           <t>8727Про внесення змін до «Програми проведення заходів територіальної оборони, формування підрозділу та штабу району територіальної оборони на 2023 рік»</t>
         </is>
       </c>
       <c r="D32" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F32">
         <v>26</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C33" t="inlineStr" s="4">
+        <v>46</v>
+      </c>
+      <c r="C33" t="inlineStr" s="3">
         <is>
           <t>8728Про Програму покращення матеріально-технічного стану військової частини ............ на 2023 рік</t>
         </is>
       </c>
       <c r="D33" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F33">
         <v>25</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="C34" t="inlineStr" s="4">
+        <v>47</v>
+      </c>
+      <c r="C34" t="inlineStr" s="3">
         <is>
           <t>8729Про внесення змін до Програми забезпечення пожежної безпеки в Калуській міській територіальній громаді на 2021-2025 роки</t>
         </is>
       </c>
       <c r="D34" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F34">
         <v>26</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="C35" t="inlineStr" s="4">
+        <v>48</v>
+      </c>
+      <c r="C35" t="inlineStr" s="3">
         <is>
           <t>8730Про Програму матеріально- технічного забезпечення військової частини ............... на 2023 рік  </t>
         </is>
       </c>
       <c r="D35" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F35">
         <v>27</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="C36" t="inlineStr" s="4">
+        <v>49</v>
+      </c>
+      <c r="C36" t="inlineStr" s="3">
         <is>
           <t>8731Про внесення змін  до Програми капітального ремонту житлового фонду  Калуської територіальної громади на 2021-2023 роки</t>
         </is>
       </c>
       <c r="D36" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F36">
         <v>27</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="C37" t="inlineStr" s="4">
+        <v>50</v>
+      </c>
+      <c r="C37" t="inlineStr" s="3">
         <is>
           <t>8732Про Програму капітального ремонту житлового фонду Калуської територіальної громади на 2024-2026 роки</t>
         </is>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>51</v>
       </c>
       <c r="E37" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F37">
         <v>26</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>52</v>
+      </c>
+      <c r="C38" t="s" s="3">
+        <v>53</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="E38" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F38">
         <v>28</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="C39" t="inlineStr" s="4">
+        <v>55</v>
+      </c>
+      <c r="C39" t="inlineStr" s="3">
         <is>
           <t>8734Про Програму капітального ремонту житлового фонду Калуської територіальної громади на 2024-2026 роки</t>
         </is>
       </c>
       <c r="D39" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E39" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F39">
         <v>28</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="C40" t="inlineStr" s="4">
+        <v>56</v>
+      </c>
+      <c r="C40" t="inlineStr" s="3">
         <is>
           <t>8735Про  внесення змін до Програми стимулювання створення та підтримки об’єднань співвласників багатоквартирних будинків (ОСББ) в Калуській міській територіальній громаді на 2023- 2025  роки</t>
         </is>
       </c>
       <c r="D40" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E40" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F40">
         <v>27</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C41" t="inlineStr" s="4">
+        <v>57</v>
+      </c>
+      <c r="C41" t="inlineStr" s="3">
         <is>
           <t>8736Про внесення змін до Програми фінансової підтримки комунального підприємства «Калуська  енергетична  Компанія»  Калуської міської ради  на 2023  рік</t>
         </is>
       </c>
       <c r="D41" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E41" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F41">
         <v>26</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C42" t="inlineStr" s="4">
+        <v>58</v>
+      </c>
+      <c r="C42" t="inlineStr" s="3">
         <is>
           <t>8737Про  внесення змін до Програми приватизації та управління комунальним майном на 2023-2025 роки</t>
         </is>
       </c>
       <c r="D42" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E42" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F42">
         <v>29</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="C43" t="inlineStr" s="4">
+        <v>59</v>
+      </c>
+      <c r="C43" t="inlineStr" s="3">
         <is>
           <t>8738Про внесення змін до бюджету Калуської міської територіальної громади на 2023 рік (код бюджету 0953100000)</t>
         </is>
       </c>
       <c r="D43" t="s">
-        <v>95</v>
+        <v>51</v>
       </c>
       <c r="E43" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F43">
         <v>22</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>60</v>
+      </c>
+      <c r="C44" t="s" s="3">
+        <v>61</v>
       </c>
       <c r="D44" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="E44" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F44">
         <v>27</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>62</v>
+      </c>
+      <c r="C45" t="s" s="3">
+        <v>63</v>
       </c>
       <c r="D45" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="E45" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F45">
         <v>26</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="C46" t="inlineStr" s="4">
+        <v>64</v>
+      </c>
+      <c r="C46" t="inlineStr" s="3">
         <is>
           <t>8741Про внесення змін до бюджету Калуської міської територіальної громади на 2023 рік (код бюджету 0953100000)</t>
         </is>
       </c>
       <c r="D46" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E46" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F46">
         <v>27</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="C47" t="inlineStr" s="4">
+        <v>65</v>
+      </c>
+      <c r="C47" t="inlineStr" s="3">
         <is>
           <t>8742Про надання в оренду нежитлових приміщень Івано-Франківській квартирно-експлуатаційній частині району  </t>
         </is>
       </c>
       <c r="D47" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E47" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F47">
         <v>29</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="C48" t="inlineStr" s="4">
+        <v>66</v>
+      </c>
+      <c r="C48" t="inlineStr" s="3">
         <is>
           <t>8743Про безоплатне прийняття у власність Калуської міської територіальної громади водопровідно-каналізаційних мереж по вул. Івано-Франківська</t>
         </is>
       </c>
       <c r="D48" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F48">
         <v>28</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C49" t="inlineStr" s="4">
+        <v>67</v>
+      </c>
+      <c r="C49" t="inlineStr" s="3">
         <is>
           <t>8744Про передачу мереж централізованого водопостачання/водовідведення навчальним закладам  </t>
         </is>
       </c>
       <c r="D49" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F49">
         <v>28</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="C50" t="inlineStr" s="4">
+        <v>68</v>
+      </c>
+      <c r="C50" t="inlineStr" s="3">
         <is>
           <t>8745Про передачу окремого індивідуально визначеного майна комунальному  підприємству «Калуська енергетична компанія» Калуської міської ради</t>
         </is>
       </c>
       <c r="D50" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E50" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F50">
         <v>28</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C51" t="inlineStr" s="4">
+        <v>69</v>
+      </c>
+      <c r="C51" t="inlineStr" s="3">
         <is>
           <t>8746Про цільове використання комунального майна за адресою: м. Калуш, вул. Героїв України, 9а</t>
         </is>
       </c>
       <c r="D51" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E51" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F51">
         <v>27</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="C52" t="inlineStr" s="4">
+        <v>70</v>
+      </c>
+      <c r="C52" t="inlineStr" s="3">
         <is>
           <t>8747Про цільове використання комунального майна за адресою: м. Калуш, вул. Б. Хмельницького, 32</t>
         </is>
       </c>
       <c r="D52" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E52" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F52">
         <v>28</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>71</v>
+      </c>
+      <c r="C53" t="s" s="3">
+        <v>72</v>
       </c>
       <c r="D53" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E53" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F53">
         <v>27</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="C54" t="inlineStr" s="4">
+        <v>73</v>
+      </c>
+      <c r="C54" t="inlineStr" s="3">
         <is>
           <t>8749Про скасування рішення міської ради від 28.09.2023 №2534«Про приватизацію об’єкта комунальної власності Калуської міської територіальної громади шляхом проведення електронних аукціонів (вул.</t>
         </is>
       </c>
       <c r="D54" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E54" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F54">
         <v>28</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="C55" t="inlineStr" s="4">
+        <v>74</v>
+      </c>
+      <c r="C55" t="inlineStr" s="3">
         <is>
           <t>8750Про передачу в оперативне управління майна комунальної власності за адресою: вул. Галицька, 21, с. Боднарів  </t>
         </is>
       </c>
       <c r="D55" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F55">
         <v>29</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="C56" t="inlineStr" s="4">
+        <v>75</v>
+      </c>
+      <c r="C56" t="inlineStr" s="3">
         <is>
           <t>8751Про затвердження детального плану території для будівництва модульної котельні в районі вул. Будівельників, 3 в м. Калуші Івано-Франківської області</t>
         </is>
       </c>
       <c r="D56" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E56" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F56">
         <v>29</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="C57" t="inlineStr" s="4">
+        <v>76</v>
+      </c>
+      <c r="C57" t="inlineStr" s="3">
         <is>
           <t>8752  Про затвердження детального плану території для будівництва модульної котельні в районі вул. Хіміків, 18 в м. Калуші Івано-Франківської області</t>
         </is>
       </c>
       <c r="D57" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F57">
         <v>29</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="C58" t="inlineStr" s="4">
+        <v>77</v>
+      </c>
+      <c r="C58" t="inlineStr" s="3">
         <is>
           <t>8753 Про затвердження детального плану території для будівництва модульної котельні в районі вул. Тихого, 6 в м. Калуші Івано-Франківської області</t>
         </is>
       </c>
       <c r="D58" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E58" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F58">
         <v>29</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="C59" t="inlineStr" s="4">
+        <v>78</v>
+      </c>
+      <c r="C59" t="inlineStr" s="3">
         <is>
           <t>8754   Про затвердження детального плану території для будівництва модульної котельні в районі вул. Б. Хмельницького, 18 в м. Калуші Івано-Франківської області</t>
         </is>
       </c>
       <c r="D59" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E59" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F59">
         <v>29</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="C60" t="inlineStr" s="4">
+        <v>79</v>
+      </c>
+      <c r="C60" t="inlineStr" s="3">
         <is>
           <t>8755   Про затвердження детального плану території для реконструкції теплопункту під модульну котельню в районі вул. Б. Хмельницького, 36 в м. Калуші Івано-Франківської області</t>
         </is>
       </c>
       <c r="D60" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E60" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F60">
         <v>30</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="C61" t="inlineStr" s="4">
+        <v>80</v>
+      </c>
+      <c r="C61" t="inlineStr" s="3">
         <is>
           <t>8756Про затвердження детального плану території для реконструкції теплопункту під модульну котельню в районі вул. Литвина, 4 в м. Калуші Івано-Франківської області</t>
         </is>
       </c>
       <c r="D61" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E61" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F61">
         <v>30</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C62" t="inlineStr" s="4">
+        <v>81</v>
+      </c>
+      <c r="C62" t="inlineStr" s="3">
         <is>
           <t>8757Про внесення змін в рішення Калуської міської ради 25.08.2022р. №1557 «Про надання дозволу на розроблення проекту детального планування території для будівництва будівлі житлово-комерційного</t>
         </is>
       </c>
       <c r="D62" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E62" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F62">
         <v>30</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="C63" t="inlineStr" s="4">
+        <v>82</v>
+      </c>
+      <c r="C63" t="inlineStr" s="3">
         <is>
           <t>8758Про продовження (поновлення) договорів оренди земельних  ділянок суб’єктам підприємницької  діяльності</t>
         </is>
       </c>
       <c r="D63" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E63" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F63">
         <v>29</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>83</v>
+      </c>
+      <c r="C64" t="s" s="3">
+        <v>84</v>
       </c>
       <c r="D64" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E64" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F64">
         <v>5</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>22</v>
-      </c>
-[...115 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C65" t="inlineStr" s="4">
+        <v>86</v>
+      </c>
+      <c r="C65" t="inlineStr" s="3">
         <is>
           <t>8760Про припинення договору оренди землі та надання в оренду земельної ділянки громадянину Хемичу О. І.</t>
         </is>
       </c>
       <c r="D65" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E65" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F65">
         <v>5</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65">
         <v>18</v>
-      </c>
-[...115 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="C66" t="inlineStr" s="4">
+        <v>87</v>
+      </c>
+      <c r="C66" t="inlineStr" s="3">
         <is>
           <t>8761Про припинення договору оренди землі, затвердження технічної документації із землеустрою щодо поділу земельної ділянки, погодження технічної документації із землеустрою щодо</t>
         </is>
       </c>
       <c r="D66" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E66" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F66">
         <v>27</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="C67" t="inlineStr" s="4">
+        <v>88</v>
+      </c>
+      <c r="C67" t="inlineStr" s="3">
         <is>
           <t>8762Про доповнення переліку земельних ділянок для опрацювання можливості продажу їх (або права оренди на них) на земельних торгах у формі електронного аукціону та надання дозволу на</t>
         </is>
       </c>
       <c r="D67" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E67" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F67">
         <v>30</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C68" t="inlineStr" s="4">
+        <v>89</v>
+      </c>
+      <c r="C68" t="inlineStr" s="3">
         <is>
           <t>8763Про проведення земельних торгів у формі електронного аукціону на земельну ділянку, яка знаходиться в мікрорайоні Підгірки в м. Калуш, Івано-Франківської області кадастровий номер:</t>
         </is>
       </c>
       <c r="D68" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E68" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F68">
         <v>30</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="C69" t="inlineStr" s="4">
+        <v>90</v>
+      </c>
+      <c r="C69" t="inlineStr" s="3">
         <is>
           <t>8764Про проведення інвентаризації земельної ділянки, що знаходиться на території населеного пункту села Студінка, Калуського району, Івано-Франківської області</t>
         </is>
       </c>
       <c r="D69" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E69" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F69">
         <v>29</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="C70" t="inlineStr" s="4">
+        <v>91</v>
+      </c>
+      <c r="C70" t="inlineStr" s="3">
         <is>
           <t>8765Про проведення інвентаризації земельної ділянки комунальної власності, яка знаходиться за межами населеного пункту села Довге-Калуське, Калуського району, Івано-Франківської  області</t>
         </is>
       </c>
       <c r="D70" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E70" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F70">
         <v>30</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="C71" t="inlineStr" s="4">
+        <v>92</v>
+      </c>
+      <c r="C71" t="inlineStr" s="3">
         <is>
           <t>8766Про погодження  технічної документації із землеустрою  щодо встановлення меж частини земельної ділянки на яку поширюється право сервітуту та укладення договору про встановлення</t>
         </is>
       </c>
       <c r="D71" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E71" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F71">
         <v>29</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="C72" t="inlineStr" s="4">
+        <v>93</v>
+      </c>
+      <c r="C72" t="inlineStr" s="3">
         <is>
           <t>8767Про погодження  технічної документації із землеустрою  щодо встановлення меж частини земельної ділянки на яку поширюється право сервітуту та укладення договору про встановлення</t>
         </is>
       </c>
       <c r="D72" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E72" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F72">
         <v>30</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C73" t="inlineStr" s="4">
+        <v>94</v>
+      </c>
+      <c r="C73" t="inlineStr" s="3">
         <is>
           <t>8768 Про погодження  технічної документації із землеустрою  щодо встановлення меж частини земельної ділянки на яку поширюється право сервітуту та укладення договору про встановлення</t>
         </is>
       </c>
       <c r="D73" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E73" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F73">
         <v>30</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>95</v>
+      </c>
+      <c r="C74" t="s" s="3">
+        <v>96</v>
       </c>
       <c r="D74" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E74" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F74">
         <v>30</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C75" t="inlineStr" s="4">
+        <v>97</v>
+      </c>
+      <c r="C75" t="inlineStr" s="3">
         <is>
           <t>8770Про продаж земельної ділянки несільськогосподарського призначення ФОП Луговому Я.Л.  </t>
         </is>
       </c>
       <c r="D75" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E75" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F75">
         <v>30</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="C76" t="inlineStr" s="4">
+        <v>98</v>
+      </c>
+      <c r="C76" t="inlineStr" s="3">
         <is>
           <t>8771Про продаж земельної ділянки несільськогосподарського призначення ФОП Іваницькому В.М.  </t>
         </is>
       </c>
       <c r="D76" t="s">
-        <v>95</v>
+        <v>51</v>
       </c>
       <c r="E76" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F76">
         <v>30</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>99</v>
+      </c>
+      <c r="C77" t="s" s="3">
+        <v>100</v>
       </c>
       <c r="D77" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="E77" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F77">
         <v>5</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77">
         <v>17</v>
-      </c>
-[...115 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="C78" t="inlineStr" s="4">
+        <v>101</v>
+      </c>
+      <c r="C78" t="inlineStr" s="3">
         <is>
           <t>8773Про продаж земельної ділянки несільськогосподарського призначення ФОП Іваницькому В.М.  </t>
         </is>
       </c>
       <c r="D78" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E78" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F78">
         <v>25</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>102</v>
+      </c>
+      <c r="C79" t="s" s="3">
+        <v>103</v>
       </c>
       <c r="D79" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E79" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F79">
         <v>28</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="C80" t="inlineStr" s="4">
+        <v>104</v>
+      </c>
+      <c r="C80" t="inlineStr" s="3">
         <is>
           <t>8775Про припинення договору оренди землі, затвердження  проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється та надання земельної ділянки в постійне</t>
         </is>
       </c>
       <c r="D80" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E80" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F80">
         <v>3</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>23</v>
-      </c>
-[...115 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="C81" t="inlineStr" s="4">
+        <v>105</v>
+      </c>
+      <c r="C81" t="inlineStr" s="3">
         <is>
           <t>8776Про припинення права постійного користування земельною ділянкою та надання її в постійне користування СТУДІНСЬКІЙ ГІМНАЗІЇ КАЛУСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="D81" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E81" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F81">
         <v>27</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="C82" t="inlineStr" s="4">
+        <v>106</v>
+      </c>
+      <c r="C82" t="inlineStr" s="3">
         <is>
           <t>8777Про затвердження технічних документацій із землеустрою щодо інвентаризації земельних ділянок, які знаходяться на території Калуської міської територіальної громади  </t>
         </is>
       </c>
       <c r="D82" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E82" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F82">
         <v>29</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="C83" t="inlineStr" s="4">
+        <v>107</v>
+      </c>
+      <c r="C83" t="inlineStr" s="3">
         <is>
           <t>8778Про затвердження технічної документації із землеустрою щодо поділу земельної ділянки та надання в оренду земельних ділянок ФОП Джусу В. В.</t>
         </is>
       </c>
       <c r="D83" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E83" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F83">
         <v>28</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="C84" t="inlineStr" s="4">
+        <v>108</v>
+      </c>
+      <c r="C84" t="inlineStr" s="3">
         <is>
           <t>8779Про затвердження проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється гр. Довжанській О.І.</t>
         </is>
       </c>
       <c r="D84" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E84" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F84">
         <v>5</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84">
         <v>22</v>
-      </c>
-[...115 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C85" t="inlineStr" s="4">
+        <v>109</v>
+      </c>
+      <c r="C85" t="inlineStr" s="3">
         <is>
           <t>8780Про затвердження  проекту землеустрою щодо відведення  земельної ділянки, цільове призначення якої змінюється  ФОП Левицькій О. І.</t>
         </is>
       </c>
       <c r="D85" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E85" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F85">
         <v>27</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85">
         <v>2</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C86" t="inlineStr" s="4">
+        <v>110</v>
+      </c>
+      <c r="C86" t="inlineStr" s="3">
         <is>
           <t>8781Про затвердження  проекту землеустрою щодо відведення та надання в оренду земельної ділянки гр. Дзундзі В.С.</t>
         </is>
       </c>
       <c r="D86" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E86" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F86">
         <v>25</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="C87" t="inlineStr" s="4">
+        <v>111</v>
+      </c>
+      <c r="C87" t="inlineStr" s="3">
         <is>
           <t>8782Про затвердження технічної документації із землеустрою щодо інвентаризації земель гр. Дзундзі В.С.</t>
         </is>
       </c>
       <c r="D87" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E87" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F87">
         <v>27</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="C88" t="inlineStr" s="4">
+        <v>112</v>
+      </c>
+      <c r="C88" t="inlineStr" s="3">
         <is>
           <t>8783Про затвердження технічної документації із землеустрою  щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) для будiвництва та обслуговування жилого будинку,</t>
         </is>
       </c>
       <c r="D88" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E88" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F88">
         <v>3</v>
       </c>
       <c r="G88">
         <v>1</v>
       </c>
       <c r="H88">
         <v>21</v>
-      </c>
-[...115 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="C89" t="inlineStr" s="4">
+        <v>113</v>
+      </c>
+      <c r="C89" t="inlineStr" s="3">
         <is>
           <t>8784Про затвердження проекту землеустрою щодо відведення земельної ділянки цільове призначення якої змінюється гр. Говдаш С. С.</t>
         </is>
       </c>
       <c r="D89" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E89" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F89">
         <v>3</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
       <c r="H89">
         <v>22</v>
-      </c>
-[...115 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="C90" t="inlineStr" s="4">
+        <v>114</v>
+      </c>
+      <c r="C90" t="inlineStr" s="3">
         <is>
           <t>8785Про затвердження проектів землеустрою щодо відведення земельних ділянок цільове призначення яких змінюється громадянці Ляшкевич О. Г.</t>
         </is>
       </c>
       <c r="D90" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E90" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F90">
         <v>2</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90">
         <v>23</v>
-      </c>
-[...115 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="C91" t="inlineStr" s="4">
+        <v>115</v>
+      </c>
+      <c r="C91" t="inlineStr" s="3">
         <is>
           <t>8786Про затвердження  проекту землеустрою щодо відведення та надання в оренду земельної ділянки МПП “БУРАН”                 </t>
         </is>
       </c>
       <c r="D91" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E91" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F91">
         <v>4</v>
       </c>
       <c r="G91">
         <v>4</v>
       </c>
       <c r="H91">
         <v>20</v>
-      </c>
-[...115 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="C92" t="inlineStr" s="4">
+        <v>116</v>
+      </c>
+      <c r="C92" t="inlineStr" s="3">
         <is>
           <t>8787Про затвердження проектів землеустрою щодо відведення земельних ділянок, цільове призначення яких змінюється гр. Чіпку М.М.</t>
         </is>
       </c>
       <c r="D92" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E92" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F92">
         <v>30</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="C93" t="inlineStr" s="4">
+        <v>117</v>
+      </c>
+      <c r="C93" t="inlineStr" s="3">
         <is>
           <t>8788 Про затвердження  проекту землеустрою щодо відведення та надання в оренду земельної ділянки для городництва гр. Хемичу Д. М.</t>
         </is>
       </c>
       <c r="D93" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E93" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F93">
         <v>7</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93">
         <v>22</v>
-      </c>
-[...115 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="C94" t="inlineStr" s="4">
+        <v>118</v>
+      </c>
+      <c r="C94" t="inlineStr" s="3">
         <is>
           <t>8789Про затвердження  проекту землеустрою щодо відведення та надання в оренду земельної ділянки для городництва гр. Курпіті І. Я.</t>
         </is>
       </c>
       <c r="D94" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E94" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F94">
         <v>28</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C95" t="inlineStr" s="4">
+        <v>119</v>
+      </c>
+      <c r="C95" t="inlineStr" s="3">
         <is>
           <t>8790 Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення ТОВ «КАЛУСЬКА АВТОШКОЛА»</t>
         </is>
       </c>
       <c r="D95" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E95" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F95">
         <v>28</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="C96" t="inlineStr" s="4">
+        <v>120</v>
+      </c>
+      <c r="C96" t="inlineStr" s="3">
         <is>
           <t>8791 Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення ТОВ «Ф-ТРЕНД»</t>
         </is>
       </c>
       <c r="D96" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E96" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F96">
         <v>29</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="C97" t="inlineStr" s="4">
+        <v>121</v>
+      </c>
+      <c r="C97" t="inlineStr" s="3">
         <is>
           <t>8792Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення ТОВ «АКВАІЗОЛ»</t>
         </is>
       </c>
       <c r="D97" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E97" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F97">
         <v>9</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97">
         <v>16</v>
-      </c>
-[...115 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C98" t="inlineStr" s="4">
+        <v>122</v>
+      </c>
+      <c r="C98" t="inlineStr" s="3">
         <is>
           <t>8793Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення ФОП Панько С.І.</t>
         </is>
       </c>
       <c r="D98" t="s">
-        <v>95</v>
+        <v>51</v>
       </c>
       <c r="E98" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F98">
         <v>29</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>123</v>
+      </c>
+      <c r="C99" t="s" s="3">
+        <v>124</v>
       </c>
       <c r="D99" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="E99" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F99">
         <v>28</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="C100" t="inlineStr" s="4">
+        <v>125</v>
+      </c>
+      <c r="C100" t="inlineStr" s="3">
         <is>
           <t>8795Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення ФОП Панько С.І.</t>
         </is>
       </c>
       <c r="D100" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E100" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F100">
         <v>29</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="C101" t="inlineStr" s="4">
+        <v>126</v>
+      </c>
+      <c r="C101" t="inlineStr" s="3">
         <is>
           <t>8796Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення ФОП Ліщинській Г.М.</t>
         </is>
       </c>
       <c r="D101" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E101" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F101">
         <v>29</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="C102" t="inlineStr" s="4">
+        <v>127</v>
+      </c>
+      <c r="C102" t="inlineStr" s="3">
         <is>
           <t>8797 Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення гр. Федоріву Б.І.</t>
         </is>
       </c>
       <c r="D102" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E102" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F102">
         <v>29</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="C103" t="inlineStr" s="4">
+        <v>128</v>
+      </c>
+      <c r="C103" t="inlineStr" s="3">
         <is>
           <t>8798Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення гр. Фарнезі Л.Т.</t>
         </is>
       </c>
       <c r="D103" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E103" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F103">
         <v>28</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="C104" t="inlineStr" s="4">
+        <v>129</v>
+      </c>
+      <c r="C104" t="inlineStr" s="3">
         <is>
           <t>8799Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення гр. Шкумбатюку Р.І.</t>
         </is>
       </c>
       <c r="D104" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E104" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F104">
         <v>6</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104">
         <v>21</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="C105" t="inlineStr" s="4">
+        <v>130</v>
+      </c>
+      <c r="C105" t="inlineStr" s="3">
         <is>
           <t>8800Про надання дозволу на проведення експертної грошової оцінки земельної ділянки несільськогосподарського призначення ФОП Джугану В.Я. та ФОП Пукішу В.В.</t>
         </is>
       </c>
       <c r="D105" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E105" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F105">
         <v>28</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="C106" t="inlineStr" s="4">
+        <v>131</v>
+      </c>
+      <c r="C106" t="inlineStr" s="3">
         <is>
           <t>8801  Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки в постійне користування КП  «КАЛУСЬКИЙ МУНІЦИПАЛЬНИЙ РИНОК» КАЛУСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="D106" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E106" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F106">
         <v>29</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="C107" t="inlineStr" s="4">
+        <v>132</v>
+      </c>
+      <c r="C107" t="inlineStr" s="3">
         <is>
           <t>8802Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки в оренду ТОВ «ВВТ АВТО»</t>
         </is>
       </c>
       <c r="D107" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E107" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F107">
         <v>29</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="C108" t="inlineStr" s="4">
+        <v>133</v>
+      </c>
+      <c r="C108" t="inlineStr" s="3">
         <is>
           <t>8803Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки в оренду ТОВ «Ч.А.С.»</t>
         </is>
       </c>
       <c r="D108" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E108" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F108">
         <v>29</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="C109" t="inlineStr" s="4">
+        <v>134</v>
+      </c>
+      <c r="C109" t="inlineStr" s="3">
         <is>
           <t>8804Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки в постійне користування КП «МІСЬКСВІТЛО»</t>
         </is>
       </c>
       <c r="D109" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E109" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F109">
         <v>28</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="C110" t="inlineStr" s="4">
+        <v>135</v>
+      </c>
+      <c r="C110" t="inlineStr" s="3">
         <is>
           <t>8805Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки в постійне користування РЕЛІГІЙНІЙ ГРОМАДІ (ПАРАФІЇ) СВЯТОГО АРХИСТРАТИГА МИХАЇЛА УКРАЇНСЬКОЇ</t>
         </is>
       </c>
       <c r="D110" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E110" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F110">
         <v>6</v>
       </c>
       <c r="G110">
         <v>2</v>
       </c>
       <c r="H110">
         <v>19</v>
-      </c>
-[...115 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="C111" t="inlineStr" s="4">
+        <v>136</v>
+      </c>
+      <c r="C111" t="inlineStr" s="3">
         <is>
           <t>8806Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки в оренду гр. Павліву Р. М.</t>
         </is>
       </c>
       <c r="D111" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E111" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F111">
         <v>27</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="C112" t="inlineStr" s="4">
+        <v>137</v>
+      </c>
+      <c r="C112" t="inlineStr" s="3">
         <is>
           <t>8807Про надання дозволу на виготовлення технічної документації із землеустрою щодо встановлення (відновлення)  меж земельної ділянки в натурі (на місцевості) та надання дозволу на розроблення</t>
         </is>
       </c>
       <c r="D112" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E112" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F112">
         <v>4</v>
       </c>
       <c r="G112">
         <v>3</v>
       </c>
       <c r="H112">
         <v>19</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="C113" t="inlineStr" s="4">
+        <v>138</v>
+      </c>
+      <c r="C113" t="inlineStr" s="3">
         <is>
           <t>8808Про розгляд звернень громадян щодо надання дозволів на розроблення технічних документацій  із землеустрою щодо встановлення (відновлення) меж земельних ділянок в натурі (на місцевості) для</t>
         </is>
       </c>
       <c r="D113" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E113" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F113">
         <v>28</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="C114" t="inlineStr" s="4">
+        <v>139</v>
+      </c>
+      <c r="C114" t="inlineStr" s="3">
         <is>
           <t>8809Про надання дозволів на розроблення проектів землеустрою щодо відведення земельних ділянок громадянам в оренду для городництва</t>
         </is>
       </c>
       <c r="D114" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E114" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F114">
         <v>7</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="C115" t="inlineStr" s="4">
+        <v>140</v>
+      </c>
+      <c r="C115" t="inlineStr" s="3">
         <is>
           <t>8810Про надання дозволів на розроблення проектів землеустрою щодо відведення земельних ділянок громадянам в оренду для городництва</t>
         </is>
       </c>
       <c r="D115" t="s">
-        <v>95</v>
+        <v>51</v>
       </c>
       <c r="E115" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F115">
         <v>28</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>141</v>
+      </c>
+      <c r="C116" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="D116" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="E116" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F116">
         <v>26</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>143</v>
+      </c>
+      <c r="C117" t="s" s="3">
+        <v>144</v>
       </c>
       <c r="D117" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="E117" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F117">
         <v>3</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117">
         <v>23</v>
-      </c>
-[...115 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>145</v>
+      </c>
+      <c r="C118" t="s" s="3">
+        <v>146</v>
       </c>
       <c r="D118" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="E118" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F118">
         <v>25</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="C119" t="inlineStr" s="4">
+        <v>147</v>
+      </c>
+      <c r="C119" t="inlineStr" s="3">
         <is>
           <t>8814Про надання дозволів на розроблення проектів землеустрою щодо відведення земельних ділянок громадянам в оренду для городництва</t>
         </is>
       </c>
       <c r="D119" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E119" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F119">
         <v>27</v>
       </c>
       <c r="G119">
         <v>1</v>
       </c>
       <c r="H119">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="C120" t="inlineStr" s="4">
+        <v>148</v>
+      </c>
+      <c r="C120" t="inlineStr" s="3">
         <is>
           <t>8815Про надання дозволів на виготовлення проектів землеустрою щодо відведення земельних ділянок громадянам в оренду для городництва</t>
         </is>
       </c>
       <c r="D120" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E120" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F120">
         <v>12</v>
       </c>
       <c r="G120">
         <v>2</v>
       </c>
       <c r="H120">
         <v>10</v>
-      </c>
-[...115 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="C121" t="inlineStr" s="4">
+        <v>149</v>
+      </c>
+      <c r="C121" t="inlineStr" s="3">
         <is>
           <t>8816Про відмову у наданні дозволу на виготовлення проектів землеустрою щодо відведення земельних ділянок в оренду для городництва</t>
         </is>
       </c>
       <c r="D121" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E121" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="F121">
         <v>8</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121">
         <v>16</v>
-      </c>
-[...115 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="C122" t="inlineStr" s="4">
+        <v>150</v>
+      </c>
+      <c r="C122" t="inlineStr" s="3">
         <is>
           <t>8817Про надання в постійне користування земельних ділянок комунальної власності ДЕРЖАВНОМУ СПЕЦІАЛІЗОВАНОМУ ГОСПОДАРСЬКОМУ ПІДПРИЄМСТВУ «ЛІСИ УКРАЇНИ»  </t>
         </is>
       </c>
       <c r="D122" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E122" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F122">
         <v>26</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122">
         <v>1</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="C123" t="inlineStr" s="4">
+        <v>151</v>
+      </c>
+      <c r="C123" t="inlineStr" s="3">
         <is>
           <t>8818Про надання дозволу на розроблення проекту землеустрою щодо відведення земельної ділянки, цільове призначення якої змінюється КНП «КАЛУСЬКИЙ МІСЬКИЙ ЦЕНТР ПЕРВИННОЇ МЕДИКО-САНІТАРНОЇ</t>
         </is>
       </c>
       <c r="D123" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E123" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F123">
         <v>29</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123">
         <v>0</v>
-      </c>
-[...115 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>