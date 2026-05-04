--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -38,147 +38,147 @@
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
     <t>Bodnarchuk Roman Mykhaylovych</t>
   </si>
   <si>
+    <t>Havrylyshyn Mykhaylo Bohdanovych</t>
+  </si>
+  <si>
+    <t>Nyzhnyk Oleh Bohdanovych</t>
+  </si>
+  <si>
+    <t>Vahilevych Vasyl Mykolayovych</t>
+  </si>
+  <si>
+    <t>Nayda Andriy Mykhaylovych</t>
+  </si>
+  <si>
+    <t>Shutyak Oksana Bohdanivna</t>
+  </si>
+  <si>
+    <t>Onufryk Lyubomyr Yaroslavovych</t>
+  </si>
+  <si>
+    <t>Kuts Serhiy Leonidovych</t>
+  </si>
+  <si>
+    <t>Bilinskyy Petro Stepanovych</t>
+  </si>
+  <si>
     <t>Barnych Taras Yaroslavovych</t>
   </si>
   <si>
     <t>Berbets Viktor Hustavovych</t>
   </si>
   <si>
     <t>Bilous Inna Petrivna</t>
   </si>
   <si>
     <t>Vayda Ruslana Bohdanivna</t>
   </si>
   <si>
     <t>Valnyuk Dmytro Myroslavovych</t>
   </si>
   <si>
     <t>Halayda Bohdana Ihorivna</t>
   </si>
   <si>
     <t>Hiltaychuk Viktor Viktorovych</t>
   </si>
   <si>
     <t>Huk Oksana Volodymyrivna</t>
   </si>
   <si>
-    <t>Havrylyshyn Mykhaylo Bohdanovych</t>
+    <t>Dzundza Vasyl Stepanovych</t>
+  </si>
+  <si>
+    <t>Mazuryk Ivan Ivanovych</t>
+  </si>
+  <si>
+    <t>Matkivska Halyna Yaroslavivna</t>
+  </si>
+  <si>
+    <t>Mytsak Oleksandr Anatoliyovych</t>
+  </si>
+  <si>
+    <t>Moroz Fedir Hryhorovych</t>
+  </si>
+  <si>
+    <t>Ochkur Iryna Hryhorivna</t>
+  </si>
+  <si>
+    <t>Pavliv Iryna Vasylivna</t>
+  </si>
+  <si>
+    <t>Pohynayko Yuriy Pavlovych</t>
+  </si>
+  <si>
+    <t>Popelnytska Alla Volodymyrivna</t>
   </si>
   <si>
     <t>Savchuk Oksana Ihorivna</t>
   </si>
   <si>
-    <t>Popelnytska Alla Volodymyrivna</t>
-[...8 lines deleted...]
-    <t>Pavliv Iryna Vasylivna</t>
+    <t>Sikora Olha Myroslavivna</t>
+  </si>
+  <si>
+    <t>Sokolovskyy Oleksandr Dmytrovych</t>
+  </si>
+  <si>
+    <t>Chepil Petro Mykhaylovych</t>
+  </si>
+  <si>
+    <t>Shyyko Serhiy Ivanovych</t>
+  </si>
+  <si>
+    <t>Kinash Yaroslav Petrovych</t>
   </si>
   <si>
     <t>Biletska Olha Zinoviyivna</t>
   </si>
   <si>
     <t>Polytskyy Volodymyr Mykhaylovych</t>
-  </si>
-[...49 lines deleted...]
-    <t>Kinash Yaroslav Petrovych</t>
   </si>
   <si>
     <t>Tabachuk Nataliya Tytivna</t>
   </si>
   <si>
     <t>Fedoryshyn Svyatoslav Ihorovych</t>
   </si>
   <si>
     <t>Smolyanskyy Oleksandr Anatoliyovych</t>
   </si>
   <si>
     <t>Dobrovolska Halyna Bohdanivna</t>
   </si>
   <si>
     <t>Budzan Tetyana Mykhaylivna  </t>
   </si>
   <si>
     <t>16.03.26  16:34:05</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
@@ -461,138 +461,138 @@
           <t>14121Про погодження тексту гарантійного листа щодо забезпечення спів фінансування участі КПН «Центральна районна лікарня Калуської міської ради» в програмі «Грантовий хаб ZDOROVI 2026”</t>
         </is>
       </c>
       <c r="D2" t="s">
         <v>48</v>
       </c>
       <c r="E2" t="s">
         <v>49</v>
       </c>
       <c r="F2">
         <v>20</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="K2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="N2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="O2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="P2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="R2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="S2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="U2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="V2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AA2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AC2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AD2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AJ2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AK2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AN2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT2" t="s" s="5">
         <v>51</v>
       </c>
       <c r="AU2" t="s" s="5">
         <v>50</v>
       </c>
     </row>
   </sheetData>
 </worksheet>