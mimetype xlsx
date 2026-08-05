--- v1 (2026-05-04)
+++ v2 (2026-08-05)
@@ -9,101 +9,98 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
     <t>Bodnarchuk Roman Mykhaylovych</t>
   </si>
   <si>
     <t>Havrylyshyn Mykhaylo Bohdanovych</t>
   </si>
   <si>
     <t>Nyzhnyk Oleh Bohdanovych</t>
   </si>
   <si>
     <t>Vahilevych Vasyl Mykolayovych</t>
   </si>
   <si>
     <t>Nayda Andriy Mykhaylovych</t>
   </si>
   <si>
     <t>Shutyak Oksana Bohdanivna</t>
   </si>
   <si>
     <t>Onufryk Lyubomyr Yaroslavovych</t>
   </si>
   <si>
     <t>Kuts Serhiy Leonidovych</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bilinskyy Petro Stepanovych</t>
   </si>
   <si>
     <t>Barnych Taras Yaroslavovych</t>
   </si>
   <si>
     <t>Berbets Viktor Hustavovych</t>
   </si>
   <si>
     <t>Bilous Inna Petrivna</t>
   </si>
   <si>
     <t>Vayda Ruslana Bohdanivna</t>
   </si>
   <si>
     <t>Valnyuk Dmytro Myroslavovych</t>
   </si>
   <si>
     <t>Halayda Bohdana Ihorivna</t>
   </si>
   <si>
     <t>Hiltaychuk Viktor Viktorovych</t>
   </si>
   <si>
     <t>Huk Oksana Volodymyrivna</t>
   </si>
@@ -233,99 +230,98 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AU2"/>
+  <dimension ref="A1:AT2"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
     <col min="25" max="25" width="15"/>
     <col min="26" max="26" width="15"/>
     <col min="27" max="27" width="15"/>
     <col min="28" max="28" width="15"/>
     <col min="29" max="29" width="15"/>
     <col min="30" max="30" width="15"/>
     <col min="31" max="31" width="15"/>
     <col min="32" max="32" width="15"/>
     <col min="33" max="33" width="15"/>
     <col min="34" max="34" width="15"/>
     <col min="35" max="35" width="15"/>
     <col min="36" max="36" width="15"/>
     <col min="37" max="37" width="15"/>
     <col min="38" max="38" width="15"/>
     <col min="39" max="39" width="15"/>
     <col min="40" max="40" width="15"/>
     <col min="41" max="41" width="15"/>
     <col min="42" max="42" width="15"/>
     <col min="43" max="43" width="15"/>
     <col min="44" max="44" width="15"/>
-    <col min="45" max="45" width="15"/>
-[...1 lines deleted...]
-    <col min="47" max="47" width="29"/>
+    <col min="45" max="45" width="30"/>
+    <col min="46" max="46" width="29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
@@ -423,193 +419,187 @@
       </c>
       <c r="AM1" t="s" s="3">
         <v>38</v>
       </c>
       <c r="AN1" t="s" s="3">
         <v>39</v>
       </c>
       <c r="AO1" t="s" s="3">
         <v>40</v>
       </c>
       <c r="AP1" t="s" s="3">
         <v>41</v>
       </c>
       <c r="AQ1" t="s" s="3">
         <v>42</v>
       </c>
       <c r="AR1" t="s" s="3">
         <v>43</v>
       </c>
       <c r="AS1" t="s" s="3">
         <v>44</v>
       </c>
       <c r="AT1" t="s" s="3">
         <v>45</v>
       </c>
-      <c r="AU1" t="s" s="3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C2" t="inlineStr" s="4">
         <is>
           <t>14121Про погодження тексту гарантійного листа щодо забезпечення спів фінансування участі КПН «Центральна районна лікарня Калуської міської ради» в програмі «Грантовий хаб ZDOROVI 2026”</t>
         </is>
       </c>
       <c r="D2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F2">
         <v>20</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="K2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="L2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="N2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="O2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="P2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Q2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R2" t="s" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="T2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="U2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="V2" t="s" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y2" t="s" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="Z2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AA2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AB2" t="s" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="AC2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD2" t="s" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="AE2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF2" t="s" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="AG2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AH2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI2" t="s" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="AJ2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AK2" t="s" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="AL2" t="s" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="AM2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AN2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AO2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ2" t="s" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="AR2" t="s" s="5">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AT2" t="s" s="5">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>