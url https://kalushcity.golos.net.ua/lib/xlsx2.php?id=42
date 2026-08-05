--- v0 (2025-12-05)
+++ v1 (2026-08-05)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="135">
   <si>
     <t>uid</t>
   </si>
   <si>
     <t>voteTimestamp</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>result</t>
   </si>
   <si>
     <t>za</t>
   </si>
   <si>
     <t>prt</t>
   </si>
   <si>
     <t>utr</t>
   </si>
   <si>
@@ -167,239 +167,188 @@
   <si>
     <t>Kuzyk Volodymyr Ivanovych</t>
   </si>
   <si>
     <t>31.01.19  10:39:18</t>
   </si>
   <si>
     <t>В цілому</t>
   </si>
   <si>
     <t>ПРИЙНЯТО</t>
   </si>
   <si>
     <t>За</t>
   </si>
   <si>
     <t>Відсут.</t>
   </si>
   <si>
     <t>Не голос.</t>
   </si>
   <si>
     <t>31.01.19  10:42:54</t>
   </si>
   <si>
-    <t>2783Про затвердження нової редакції статуту КНП «Калуська ЦРЛ»</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  10:47:06</t>
   </si>
   <si>
-    <t>2784Про місцеві податки і збори</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  10:50:33</t>
   </si>
   <si>
     <t>31.01.19  10:52:44</t>
   </si>
   <si>
     <t>31.01.19  11:28:47</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>31.01.19  11:30:04</t>
   </si>
   <si>
-    <t>2788Про план роботи міської ради на  перше півріччя 2019 року</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  11:38:17</t>
   </si>
   <si>
-    <t>2789Про звільнення з посади Пробоїва Ігоря Васильовича</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  11:41:46</t>
   </si>
   <si>
     <t>31.01.19  11:43:11</t>
   </si>
   <si>
     <t>31.01.19  11:44:38</t>
   </si>
   <si>
     <t>31.01.19  11:45:56</t>
   </si>
   <si>
     <t>31.01.19  11:47:25</t>
   </si>
   <si>
     <t>31.01.19  11:48:26</t>
   </si>
   <si>
-    <t>2795Про надання одноразових грошових допомог на лікування онкологічних хворих</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  11:49:54</t>
   </si>
   <si>
     <t>31.01.19  11:53:07</t>
   </si>
   <si>
     <t>31.01.19  11:54:07</t>
   </si>
   <si>
     <t>31.01.19  11:55:21</t>
   </si>
   <si>
     <t>31.01.19  11:59:40</t>
   </si>
   <si>
-    <t>2800Про списання боргів з оплати за житлово-комунальні послуги гр. Фоміній Г.В.</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  12:01:05</t>
   </si>
   <si>
-    <t>2801Про списання боргів з оплати за житлово-комунальніпослуги гр. Шевель І.В.</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  12:02:17</t>
   </si>
   <si>
-    <t>2802Про списання боргів з оплати за житлово-комунальні послуги гр. Лебідь Г.С.</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  12:04:39</t>
   </si>
   <si>
     <t>31.01.19  12:10:09</t>
   </si>
   <si>
     <t>31.01.19  12:14:05</t>
   </si>
   <si>
-    <t>2805Про Програму фінансової підтримки комунального підприємства «ЖЕО №4» на  2019 рік</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  12:23:03</t>
   </si>
   <si>
     <t>31.01.19  12:24:17</t>
   </si>
   <si>
     <t>31.01.19  12:30:25</t>
   </si>
   <si>
     <t>31.01.19  12:34:09</t>
   </si>
   <si>
-    <t>2809Поправка Ю.Тимківка щодо `Прозоро`</t>
-[...1 lines deleted...]
-  <si>
     <t>За поправку / пропозицію</t>
   </si>
   <si>
     <t>31.01.19  12:34:55</t>
   </si>
   <si>
     <t>31.01.19  12:37:12</t>
   </si>
   <si>
     <t>31.01.19  12:39:41</t>
   </si>
   <si>
     <t>31.01.19  12:43:08</t>
   </si>
   <si>
-    <t>2813Про затвердження Програми розроблення генерального плану міста Калуш на 2019-2020 роки</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  13:19:27</t>
   </si>
   <si>
-    <t>2814Про внесення змін до бюджету м.Калуша на 2019 рік</t>
-[...1 lines deleted...]
-  <si>
     <t>За основу</t>
   </si>
   <si>
     <t>31.01.19  13:20:19</t>
   </si>
   <si>
-    <t>2815Поправка І.Хемича поміняти об`єкт Б.Хмельницького, 53 на Тихого, 9</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  13:22:03</t>
   </si>
   <si>
     <t>НЕ ПРИЙНЯТО</t>
   </si>
   <si>
     <t>31.01.19  13:22:45</t>
   </si>
   <si>
-    <t>2817Про внесення змін до бюджету м.Калуша на 2019 рік</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  14:44:36</t>
   </si>
   <si>
     <t>31.01.19  14:45:35</t>
   </si>
   <si>
     <t>31.01.19  15:04:12</t>
   </si>
   <si>
     <t>Проти</t>
   </si>
   <si>
     <t>31.01.19  15:05:32</t>
   </si>
   <si>
     <t>31.01.19  15:14:57</t>
   </si>
   <si>
-    <t>2824​​​​​​​Про продовження (поновлення) договорів  оренди земельних ділянок  </t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  15:15:55</t>
   </si>
   <si>
-    <t>2825Про припинення терміну дії  договору оренди землі з підприємцем Мельник М.І.</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  15:21:45</t>
   </si>
   <si>
-    <t>2826Про припинення терміну дії договору оренди землі з СП ТОВ «АВАЛОН»</t>
-[...1 lines deleted...]
-  <si>
     <t>31.01.19  15:22:35</t>
   </si>
   <si>
     <t>31.01.19  15:25:32</t>
   </si>
   <si>
     <t>31.01.19  15:31:15</t>
   </si>
   <si>
     <t>31.01.19  15:34:06</t>
   </si>
   <si>
     <t>31.01.19  15:39:56</t>
   </si>
   <si>
     <t>31.01.19  15:41:17</t>
   </si>
   <si>
     <t>31.01.19  15:42:42</t>
   </si>
   <si>
     <t>31.01.19  15:44:04</t>
   </si>
   <si>
     <t>31.01.19  15:46:23</t>
@@ -453,53 +402,50 @@
     <t>31.01.19  16:20:34</t>
   </si>
   <si>
     <t>31.01.19  16:21:23</t>
   </si>
   <si>
     <t>31.01.19  16:22:06</t>
   </si>
   <si>
     <t>31.01.19  16:22:56</t>
   </si>
   <si>
     <t>31.01.19  16:23:47</t>
   </si>
   <si>
     <t>31.01.19  16:24:36</t>
   </si>
   <si>
     <t>31.01.19  16:25:19</t>
   </si>
   <si>
     <t>31.01.19  16:26:11</t>
   </si>
   <si>
     <t>31.01.19  16:27:24</t>
-  </si>
-[...1 lines deleted...]
-    <t>2860Про внесення змін в рішення  міської ради стосовно гр. Белей О.Л.          </t>
   </si>
   <si>
     <t>31.01.19  16:28:55</t>
   </si>
   <si>
     <t>31.01.19  16:30:36</t>
   </si>
   <si>
     <t>31.01.19  16:31:22</t>
   </si>
   <si>
     <t>31.01.19  16:42:33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -729,54 +675,52 @@
         <v>39</v>
       </c>
       <c r="AO1" t="s" s="3">
         <v>40</v>
       </c>
       <c r="AP1" t="s" s="3">
         <v>41</v>
       </c>
       <c r="AQ1" t="s" s="3">
         <v>42</v>
       </c>
       <c r="AR1" t="s" s="3">
         <v>43</v>
       </c>
       <c r="AS1" t="s" s="3">
         <v>44</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>45</v>
       </c>
-      <c r="C2" t="inlineStr" s="4">
-[...2 lines deleted...]
-        </is>
+      <c r="C2" s="4">
+        <v>2782</v>
       </c>
       <c r="D2" t="s">
         <v>46</v>
       </c>
       <c r="E2" t="s">
         <v>47</v>
       </c>
       <c r="F2">
         <v>27</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K2" t="s" s="5">
         <v>49</v>
       </c>
@@ -868,52 +812,52 @@
         <v>48</v>
       </c>
       <c r="AO2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ2" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR2" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS2" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
-      <c r="C3" t="s" s="4">
-        <v>52</v>
+      <c r="C3" s="4">
+        <v>2783</v>
       </c>
       <c r="D3" t="s">
         <v>46</v>
       </c>
       <c r="E3" t="s">
         <v>47</v>
       </c>
       <c r="F3">
         <v>28</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K3" t="s" s="5">
         <v>49</v>
       </c>
@@ -1003,54 +947,54 @@
       </c>
       <c r="AN3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR3" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS3" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>52</v>
+      </c>
+      <c r="C4" s="4">
+        <v>2784</v>
       </c>
       <c r="D4" t="s">
         <v>46</v>
       </c>
       <c r="E4" t="s">
         <v>47</v>
       </c>
       <c r="F4">
         <v>30</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K4" t="s" s="5">
         <v>49</v>
       </c>
@@ -1140,56 +1084,54 @@
       </c>
       <c r="AN4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR4" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS4" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-        </is>
+        <v>53</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2785</v>
       </c>
       <c r="D5" t="s">
         <v>46</v>
       </c>
       <c r="E5" t="s">
         <v>47</v>
       </c>
       <c r="F5">
         <v>30</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K5" t="s" s="5">
         <v>49</v>
       </c>
@@ -1279,56 +1221,54 @@
       </c>
       <c r="AN5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP5" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR5" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS5" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        </is>
+        <v>54</v>
+      </c>
+      <c r="C6" s="4">
+        <v>2786</v>
       </c>
       <c r="D6" t="s">
         <v>46</v>
       </c>
       <c r="E6" t="s">
         <v>47</v>
       </c>
       <c r="F6">
         <v>30</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K6" t="s" s="5">
         <v>49</v>
       </c>
@@ -1418,193 +1358,191 @@
       </c>
       <c r="AN6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP6" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR6" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS6" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-        </is>
+        <v>55</v>
+      </c>
+      <c r="C7" s="4">
+        <v>2787</v>
       </c>
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7">
         <v>22</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>5</v>
       </c>
       <c r="I7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K7" t="s" s="5">
         <v>49</v>
       </c>
       <c r="L7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="M7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O7" t="s" s="5">
         <v>49</v>
       </c>
       <c r="P7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Q7" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="R7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="S7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T7" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V7" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="W7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z7" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA7" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB7" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC7" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AD7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AF7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AK7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL7" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AM7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP7" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR7" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS7" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>57</v>
+      </c>
+      <c r="C8" s="4">
+        <v>2788</v>
       </c>
       <c r="D8" t="s">
         <v>46</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8">
         <v>29</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K8" t="s" s="5">
         <v>49</v>
       </c>
@@ -1694,54 +1632,54 @@
       </c>
       <c r="AN8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP8" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR8" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS8" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>58</v>
+      </c>
+      <c r="C9" s="4">
+        <v>2789</v>
       </c>
       <c r="D9" t="s">
         <v>46</v>
       </c>
       <c r="E9" t="s">
         <v>47</v>
       </c>
       <c r="F9">
         <v>31</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K9" t="s" s="5">
         <v>49</v>
       </c>
@@ -1831,56 +1769,54 @@
       </c>
       <c r="AN9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP9" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR9" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS9" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-        </is>
+        <v>59</v>
+      </c>
+      <c r="C10" s="4">
+        <v>2790</v>
       </c>
       <c r="D10" t="s">
         <v>46</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="F10">
         <v>32</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K10" t="s" s="5">
         <v>48</v>
       </c>
@@ -1970,56 +1906,54 @@
       </c>
       <c r="AN10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR10" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS10" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-        </is>
+        <v>60</v>
+      </c>
+      <c r="C11" s="4">
+        <v>2791</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11">
         <v>31</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J11" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K11" t="s" s="5">
         <v>48</v>
       </c>
@@ -2109,56 +2043,54 @@
       </c>
       <c r="AN11" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO11" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP11" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ11" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR11" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS11" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-        </is>
+        <v>61</v>
+      </c>
+      <c r="C12" s="4">
+        <v>2792</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>47</v>
       </c>
       <c r="F12">
         <v>30</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K12" t="s" s="5">
         <v>48</v>
       </c>
@@ -2248,56 +2180,54 @@
       </c>
       <c r="AN12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ12" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR12" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS12" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="C13" s="4">
+        <v>2793</v>
       </c>
       <c r="D13" t="s">
         <v>46</v>
       </c>
       <c r="E13" t="s">
         <v>47</v>
       </c>
       <c r="F13">
         <v>31</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K13" t="s" s="5">
         <v>48</v>
       </c>
@@ -2387,56 +2317,54 @@
       </c>
       <c r="AN13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ13" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR13" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS13" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-        </is>
+        <v>63</v>
+      </c>
+      <c r="C14" s="4">
+        <v>2794</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="E14" t="s">
         <v>47</v>
       </c>
       <c r="F14">
         <v>31</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K14" t="s" s="5">
         <v>48</v>
       </c>
@@ -2526,54 +2454,54 @@
       </c>
       <c r="AN14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ14" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR14" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS14" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>64</v>
+      </c>
+      <c r="C15" s="4">
+        <v>2795</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" t="s">
         <v>47</v>
       </c>
       <c r="F15">
         <v>32</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K15" t="s" s="5">
         <v>48</v>
       </c>
@@ -2663,56 +2591,54 @@
       </c>
       <c r="AN15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR15" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS15" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-        </is>
+        <v>65</v>
+      </c>
+      <c r="C16" s="4">
+        <v>2796</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
       <c r="F16">
         <v>32</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K16" t="s" s="5">
         <v>50</v>
       </c>
@@ -2802,56 +2728,54 @@
       </c>
       <c r="AN16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR16" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS16" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-        </is>
+        <v>66</v>
+      </c>
+      <c r="C17" s="4">
+        <v>2797</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
       <c r="E17" t="s">
         <v>47</v>
       </c>
       <c r="F17">
         <v>30</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K17" t="s" s="5">
         <v>48</v>
       </c>
@@ -2941,56 +2865,54 @@
       </c>
       <c r="AN17" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR17" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS17" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-        </is>
+        <v>67</v>
+      </c>
+      <c r="C18" s="4">
+        <v>2798</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>
       </c>
       <c r="E18" t="s">
         <v>47</v>
       </c>
       <c r="F18">
         <v>32</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K18" t="s" s="5">
         <v>48</v>
       </c>
@@ -3080,56 +3002,54 @@
       </c>
       <c r="AN18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR18" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS18" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-        </is>
+        <v>68</v>
+      </c>
+      <c r="C19" s="4">
+        <v>2799</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="E19" t="s">
         <v>47</v>
       </c>
       <c r="F19">
         <v>32</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K19" t="s" s="5">
         <v>48</v>
       </c>
@@ -3219,191 +3139,191 @@
       </c>
       <c r="AN19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ19" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR19" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS19" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>69</v>
+      </c>
+      <c r="C20" s="4">
+        <v>2800</v>
       </c>
       <c r="D20" t="s">
         <v>46</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20">
         <v>24</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>5</v>
       </c>
       <c r="I20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Q20" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="R20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="S20" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="T20" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z20" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA20" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB20" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD20" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AE20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG20" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AH20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AJ20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AK20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO20" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR20" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS20" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>70</v>
+      </c>
+      <c r="C21" s="4">
+        <v>2801</v>
       </c>
       <c r="D21" t="s">
         <v>46</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21">
         <v>28</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K21" t="s" s="5">
         <v>48</v>
       </c>
@@ -3431,51 +3351,51 @@
       <c r="S21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T21" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z21" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA21" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB21" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AD21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AF21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI21" t="s" s="5">
         <v>50</v>
       </c>
@@ -3493,54 +3413,54 @@
       </c>
       <c r="AN21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ21" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR21" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS21" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>71</v>
+      </c>
+      <c r="C22" s="4">
+        <v>2802</v>
       </c>
       <c r="D22" t="s">
         <v>46</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22">
         <v>33</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K22" t="s" s="5">
         <v>48</v>
       </c>
@@ -3630,56 +3550,54 @@
       </c>
       <c r="AN22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR22" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS22" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-        </is>
+        <v>72</v>
+      </c>
+      <c r="C23" s="4">
+        <v>2803</v>
       </c>
       <c r="D23" t="s">
         <v>46</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
       <c r="F23">
         <v>33</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K23" t="s" s="5">
         <v>48</v>
       </c>
@@ -3769,56 +3687,54 @@
       </c>
       <c r="AN23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR23" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS23" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-        </is>
+        <v>73</v>
+      </c>
+      <c r="C24" s="4">
+        <v>2804</v>
       </c>
       <c r="D24" t="s">
         <v>46</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24">
         <v>30</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K24" t="s" s="5">
         <v>48</v>
       </c>
@@ -3908,54 +3824,54 @@
       </c>
       <c r="AN24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO24" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR24" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS24" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>74</v>
+      </c>
+      <c r="C25" s="4">
+        <v>2805</v>
       </c>
       <c r="D25" t="s">
         <v>46</v>
       </c>
       <c r="E25" t="s">
         <v>47</v>
       </c>
       <c r="F25">
         <v>32</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K25" t="s" s="5">
         <v>48</v>
       </c>
@@ -4045,56 +3961,54 @@
       </c>
       <c r="AN25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR25" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS25" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-        </is>
+        <v>75</v>
+      </c>
+      <c r="C26" s="4">
+        <v>2806</v>
       </c>
       <c r="D26" t="s">
         <v>46</v>
       </c>
       <c r="E26" t="s">
         <v>47</v>
       </c>
       <c r="F26">
         <v>31</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K26" t="s" s="5">
         <v>48</v>
       </c>
@@ -4184,56 +4098,54 @@
       </c>
       <c r="AN26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR26" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS26" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
-[...4 lines deleted...]
-        </is>
+        <v>76</v>
+      </c>
+      <c r="C27" s="4">
+        <v>2807</v>
       </c>
       <c r="D27" t="s">
         <v>46</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
       <c r="F27">
         <v>28</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K27" t="s" s="5">
         <v>48</v>
       </c>
@@ -4323,56 +4235,54 @@
       </c>
       <c r="AN27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR27" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS27" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>77</v>
+      </c>
+      <c r="C28" s="4">
+        <v>2808</v>
       </c>
       <c r="D28" t="s">
         <v>46</v>
       </c>
       <c r="E28" t="s">
         <v>47</v>
       </c>
       <c r="F28">
         <v>28</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K28" t="s" s="5">
         <v>48</v>
       </c>
@@ -4462,57 +4372,57 @@
       </c>
       <c r="AN28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO28" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR28" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS28" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>78</v>
+      </c>
+      <c r="C29" s="4">
+        <v>2809</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="E29" t="s">
         <v>47</v>
       </c>
       <c r="F29">
         <v>26</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L29" t="s" s="5">
         <v>48</v>
       </c>
@@ -4599,56 +4509,54 @@
       </c>
       <c r="AN29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO29" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR29" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS29" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
-[...4 lines deleted...]
-        </is>
+        <v>80</v>
+      </c>
+      <c r="C30" s="4">
+        <v>2810</v>
       </c>
       <c r="D30" t="s">
         <v>46</v>
       </c>
       <c r="E30" t="s">
         <v>47</v>
       </c>
       <c r="F30">
         <v>31</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K30" t="s" s="5">
         <v>48</v>
       </c>
@@ -4738,56 +4646,54 @@
       </c>
       <c r="AN30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR30" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS30" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-        </is>
+        <v>81</v>
+      </c>
+      <c r="C31" s="4">
+        <v>2811</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31" t="s">
         <v>47</v>
       </c>
       <c r="F31">
         <v>29</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K31" t="s" s="5">
         <v>48</v>
       </c>
@@ -4877,56 +4783,54 @@
       </c>
       <c r="AN31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO31" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR31" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS31" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-        </is>
+        <v>82</v>
+      </c>
+      <c r="C32" s="4">
+        <v>2812</v>
       </c>
       <c r="D32" t="s">
         <v>46</v>
       </c>
       <c r="E32" t="s">
         <v>47</v>
       </c>
       <c r="F32">
         <v>30</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K32" t="s" s="5">
         <v>48</v>
       </c>
@@ -5016,54 +4920,54 @@
       </c>
       <c r="AN32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR32" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS32" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>83</v>
+      </c>
+      <c r="C33" s="4">
+        <v>2813</v>
       </c>
       <c r="D33" t="s">
         <v>46</v>
       </c>
       <c r="E33" t="s">
         <v>47</v>
       </c>
       <c r="F33">
         <v>31</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K33" t="s" s="5">
         <v>48</v>
       </c>
@@ -5153,57 +5057,57 @@
       </c>
       <c r="AN33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR33" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS33" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>84</v>
+      </c>
+      <c r="C34" s="4">
+        <v>2814</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="E34" t="s">
         <v>47</v>
       </c>
       <c r="F34">
         <v>30</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L34" t="s" s="5">
         <v>49</v>
       </c>
@@ -5290,57 +5194,57 @@
       </c>
       <c r="AN34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR34" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS34" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>86</v>
+      </c>
+      <c r="C35" s="4">
+        <v>2815</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="E35" t="s">
         <v>47</v>
       </c>
       <c r="F35">
         <v>27</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L35" t="s" s="5">
         <v>50</v>
       </c>
@@ -5427,193 +5331,191 @@
       </c>
       <c r="AN35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR35" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS35" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-        </is>
+        <v>87</v>
+      </c>
+      <c r="C36" s="4">
+        <v>2816</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="E36" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="F36">
         <v>7</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>11</v>
       </c>
       <c r="I36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="L36" t="s" s="5">
         <v>49</v>
       </c>
       <c r="M36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="O36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="P36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="Q36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="R36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="T36" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="Z36" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AB36" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AE36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AF36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AG36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AI36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AJ36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AK36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AL36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AM36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AN36" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AP36" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AR36" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AS36" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>89</v>
+      </c>
+      <c r="C37" s="4">
+        <v>2817</v>
       </c>
       <c r="D37" t="s">
         <v>46</v>
       </c>
       <c r="E37" t="s">
         <v>47</v>
       </c>
       <c r="F37">
         <v>26</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K37" t="s" s="5">
         <v>48</v>
       </c>
@@ -5703,56 +5605,54 @@
       </c>
       <c r="AN37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR37" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS37" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>104</v>
-[...4 lines deleted...]
-        </is>
+        <v>90</v>
+      </c>
+      <c r="C38" s="4">
+        <v>2819</v>
       </c>
       <c r="D38" t="s">
         <v>46</v>
       </c>
       <c r="E38" t="s">
         <v>47</v>
       </c>
       <c r="F38">
         <v>26</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K38" t="s" s="5">
         <v>48</v>
       </c>
@@ -5842,56 +5742,54 @@
       </c>
       <c r="AN38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AQ38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR38" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS38" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-        </is>
+        <v>91</v>
+      </c>
+      <c r="C39" s="4">
+        <v>2820</v>
       </c>
       <c r="D39" t="s">
         <v>46</v>
       </c>
       <c r="E39" t="s">
         <v>47</v>
       </c>
       <c r="F39">
         <v>27</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K39" t="s" s="5">
         <v>48</v>
       </c>
@@ -5981,195 +5879,191 @@
       </c>
       <c r="AN39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP39" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR39" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS39" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-        </is>
+        <v>92</v>
+      </c>
+      <c r="C40" s="4">
+        <v>2821</v>
       </c>
       <c r="D40" t="s">
         <v>46</v>
       </c>
       <c r="E40" t="s">
         <v>47</v>
       </c>
       <c r="F40">
         <v>21</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40">
         <v>3</v>
       </c>
       <c r="I40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L40" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M40" t="s" s="5">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="N40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="O40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q40" t="s" s="5">
         <v>49</v>
       </c>
       <c r="R40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="S40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T40" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z40" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA40" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB40" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AE40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AJ40" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AK40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP40" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR40" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS40" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-        </is>
+        <v>94</v>
+      </c>
+      <c r="C41" s="4">
+        <v>2822</v>
       </c>
       <c r="D41" t="s">
         <v>46</v>
       </c>
       <c r="E41" t="s">
         <v>47</v>
       </c>
       <c r="F41">
         <v>22</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K41" t="s" s="5">
         <v>48</v>
       </c>
@@ -6259,54 +6153,54 @@
       </c>
       <c r="AN41" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP41" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR41" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS41" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>95</v>
+      </c>
+      <c r="C42" s="4">
+        <v>2824</v>
       </c>
       <c r="D42" t="s">
         <v>46</v>
       </c>
       <c r="E42" t="s">
         <v>47</v>
       </c>
       <c r="F42">
         <v>25</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K42" t="s" s="5">
         <v>48</v>
       </c>
@@ -6334,51 +6228,51 @@
       <c r="S42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T42" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z42" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA42" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB42" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC42" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AE42" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AF42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI42" t="s" s="5">
         <v>48</v>
       </c>
@@ -6396,54 +6290,54 @@
       </c>
       <c r="AN42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP42" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR42" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS42" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>96</v>
+      </c>
+      <c r="C43" s="4">
+        <v>2825</v>
       </c>
       <c r="D43" t="s">
         <v>46</v>
       </c>
       <c r="E43" t="s">
         <v>47</v>
       </c>
       <c r="F43">
         <v>26</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K43" t="s" s="5">
         <v>48</v>
       </c>
@@ -6533,54 +6427,54 @@
       </c>
       <c r="AN43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP43" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR43" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS43" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>97</v>
+      </c>
+      <c r="C44" s="4">
+        <v>2826</v>
       </c>
       <c r="D44" t="s">
         <v>46</v>
       </c>
       <c r="E44" t="s">
         <v>47</v>
       </c>
       <c r="F44">
         <v>26</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K44" t="s" s="5">
         <v>48</v>
       </c>
@@ -6670,56 +6564,54 @@
       </c>
       <c r="AN44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP44" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR44" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS44" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-        </is>
+        <v>98</v>
+      </c>
+      <c r="C45" s="4">
+        <v>2827</v>
       </c>
       <c r="D45" t="s">
         <v>46</v>
       </c>
       <c r="E45" t="s">
         <v>47</v>
       </c>
       <c r="F45">
         <v>25</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K45" t="s" s="5">
         <v>48</v>
       </c>
@@ -6809,56 +6701,54 @@
       </c>
       <c r="AN45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP45" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR45" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS45" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>116</v>
-[...4 lines deleted...]
-        </is>
+        <v>99</v>
+      </c>
+      <c r="C46" s="4">
+        <v>2828</v>
       </c>
       <c r="D46" t="s">
         <v>46</v>
       </c>
       <c r="E46" t="s">
         <v>47</v>
       </c>
       <c r="F46">
         <v>27</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K46" t="s" s="5">
         <v>48</v>
       </c>
@@ -6948,56 +6838,54 @@
       </c>
       <c r="AN46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP46" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR46" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS46" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-        </is>
+        <v>100</v>
+      </c>
+      <c r="C47" s="4">
+        <v>2829</v>
       </c>
       <c r="D47" t="s">
         <v>46</v>
       </c>
       <c r="E47" t="s">
         <v>47</v>
       </c>
       <c r="F47">
         <v>26</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K47" t="s" s="5">
         <v>48</v>
       </c>
@@ -7087,249 +6975,245 @@
       </c>
       <c r="AN47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP47" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR47" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS47" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-        </is>
+        <v>101</v>
+      </c>
+      <c r="C48" s="4">
+        <v>2830</v>
       </c>
       <c r="D48" t="s">
         <v>46</v>
       </c>
       <c r="E48" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="F48">
         <v>16</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48">
         <v>8</v>
       </c>
       <c r="I48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J48" t="s" s="5">
         <v>50</v>
       </c>
       <c r="K48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L48" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N48" t="s" s="5">
         <v>49</v>
       </c>
       <c r="O48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P48" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Q48" t="s" s="5">
         <v>49</v>
       </c>
       <c r="R48" t="s" s="5">
         <v>49</v>
       </c>
       <c r="S48" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="T48" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W48" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="X48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z48" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA48" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB48" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC48" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD48" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AE48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AF48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH48" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AI48" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AJ48" t="s" s="5">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="AK48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO48" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP48" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ48" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR48" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AS48" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>119</v>
-[...4 lines deleted...]
-        </is>
+        <v>102</v>
+      </c>
+      <c r="C49" s="4">
+        <v>2831</v>
       </c>
       <c r="D49" t="s">
         <v>46</v>
       </c>
       <c r="E49" t="s">
         <v>47</v>
       </c>
       <c r="F49">
         <v>20</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M49" t="s" s="5">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="N49" t="s" s="5">
         <v>49</v>
       </c>
       <c r="O49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q49" t="s" s="5">
         <v>49</v>
       </c>
       <c r="R49" t="s" s="5">
         <v>49</v>
       </c>
       <c r="S49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T49" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U49" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="V49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Z49" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AB49" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC49" t="s" s="5">
         <v>50</v>
       </c>
@@ -7365,56 +7249,54 @@
       </c>
       <c r="AN49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ49" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR49" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS49" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>120</v>
-[...4 lines deleted...]
-        </is>
+        <v>103</v>
+      </c>
+      <c r="C50" s="4">
+        <v>2832</v>
       </c>
       <c r="D50" t="s">
         <v>46</v>
       </c>
       <c r="E50" t="s">
         <v>47</v>
       </c>
       <c r="F50">
         <v>25</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K50" t="s" s="5">
         <v>48</v>
       </c>
@@ -7504,56 +7386,54 @@
       </c>
       <c r="AN50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP50" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR50" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS50" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>121</v>
-[...4 lines deleted...]
-        </is>
+        <v>104</v>
+      </c>
+      <c r="C51" s="4">
+        <v>2833</v>
       </c>
       <c r="D51" t="s">
         <v>46</v>
       </c>
       <c r="E51" t="s">
         <v>47</v>
       </c>
       <c r="F51">
         <v>24</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K51" t="s" s="5">
         <v>48</v>
       </c>
@@ -7643,56 +7523,54 @@
       </c>
       <c r="AN51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ51" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR51" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS51" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-        </is>
+        <v>105</v>
+      </c>
+      <c r="C52" s="4">
+        <v>2834</v>
       </c>
       <c r="D52" t="s">
         <v>46</v>
       </c>
       <c r="E52" t="s">
         <v>47</v>
       </c>
       <c r="F52">
         <v>24</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K52" t="s" s="5">
         <v>48</v>
       </c>
@@ -7782,195 +7660,191 @@
       </c>
       <c r="AN52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP52" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR52" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS52" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-        </is>
+        <v>106</v>
+      </c>
+      <c r="C53" s="4">
+        <v>2835</v>
       </c>
       <c r="D53" t="s">
         <v>46</v>
       </c>
       <c r="E53" t="s">
         <v>47</v>
       </c>
       <c r="F53">
         <v>19</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53">
         <v>6</v>
       </c>
       <c r="I53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K53" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="L53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="O53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Q53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="R53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="S53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V53" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="W53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="X53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Z53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA53" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC53" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE53" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AF53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AJ53" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AK53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL53" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AM53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP53" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR53" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS53" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>124</v>
-[...4 lines deleted...]
-        </is>
+        <v>107</v>
+      </c>
+      <c r="C54" s="4">
+        <v>2836</v>
       </c>
       <c r="D54" t="s">
         <v>46</v>
       </c>
       <c r="E54" t="s">
         <v>47</v>
       </c>
       <c r="F54">
         <v>25</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K54" t="s" s="5">
         <v>48</v>
       </c>
@@ -8060,56 +7934,54 @@
       </c>
       <c r="AN54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP54" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ54" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AR54" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS54" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>125</v>
-[...4 lines deleted...]
-        </is>
+        <v>108</v>
+      </c>
+      <c r="C55" s="4">
+        <v>2837</v>
       </c>
       <c r="D55" t="s">
         <v>46</v>
       </c>
       <c r="E55" t="s">
         <v>47</v>
       </c>
       <c r="F55">
         <v>26</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J55" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K55" t="s" s="5">
         <v>48</v>
       </c>
@@ -8199,56 +8071,54 @@
       </c>
       <c r="AN55" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO55" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP55" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ55" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR55" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS55" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-        </is>
+        <v>109</v>
+      </c>
+      <c r="C56" s="4">
+        <v>2838</v>
       </c>
       <c r="D56" t="s">
         <v>46</v>
       </c>
       <c r="E56" t="s">
         <v>47</v>
       </c>
       <c r="F56">
         <v>25</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K56" t="s" s="5">
         <v>48</v>
       </c>
@@ -8338,56 +8208,54 @@
       </c>
       <c r="AN56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP56" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR56" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS56" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>127</v>
-[...4 lines deleted...]
-        </is>
+        <v>110</v>
+      </c>
+      <c r="C57" s="4">
+        <v>2839</v>
       </c>
       <c r="D57" t="s">
         <v>46</v>
       </c>
       <c r="E57" t="s">
         <v>47</v>
       </c>
       <c r="F57">
         <v>22</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>1</v>
       </c>
       <c r="I57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K57" t="s" s="5">
         <v>48</v>
       </c>
@@ -8415,51 +8283,51 @@
       <c r="S57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T57" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y57" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Z57" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA57" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB57" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC57" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AF57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI57" t="s" s="5">
         <v>48</v>
       </c>
@@ -8477,56 +8345,54 @@
       </c>
       <c r="AN57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ57" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR57" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS57" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-        </is>
+        <v>111</v>
+      </c>
+      <c r="C58" s="4">
+        <v>2840</v>
       </c>
       <c r="D58" t="s">
         <v>46</v>
       </c>
       <c r="E58" t="s">
         <v>47</v>
       </c>
       <c r="F58">
         <v>22</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K58" t="s" s="5">
         <v>48</v>
       </c>
@@ -8554,51 +8420,51 @@
       <c r="S58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T58" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y58" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Z58" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA58" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB58" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC58" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE58" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AF58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI58" t="s" s="5">
         <v>48</v>
       </c>
@@ -8616,56 +8482,54 @@
       </c>
       <c r="AN58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ58" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR58" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS58" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>129</v>
-[...4 lines deleted...]
-        </is>
+        <v>112</v>
+      </c>
+      <c r="C59" s="4">
+        <v>2841</v>
       </c>
       <c r="D59" t="s">
         <v>46</v>
       </c>
       <c r="E59" t="s">
         <v>47</v>
       </c>
       <c r="F59">
         <v>21</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K59" t="s" s="5">
         <v>50</v>
       </c>
@@ -8693,51 +8557,51 @@
       <c r="S59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T59" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V59" t="s" s="5">
         <v>50</v>
       </c>
       <c r="W59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y59" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Z59" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA59" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB59" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC59" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE59" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI59" t="s" s="5">
         <v>48</v>
       </c>
@@ -8755,56 +8619,54 @@
       </c>
       <c r="AN59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP59" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ59" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR59" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS59" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>130</v>
-[...4 lines deleted...]
-        </is>
+        <v>113</v>
+      </c>
+      <c r="C60" s="4">
+        <v>2842</v>
       </c>
       <c r="D60" t="s">
         <v>46</v>
       </c>
       <c r="E60" t="s">
         <v>47</v>
       </c>
       <c r="F60">
         <v>24</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K60" t="s" s="5">
         <v>48</v>
       </c>
@@ -8894,56 +8756,54 @@
       </c>
       <c r="AN60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP60" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ60" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR60" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS60" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-        </is>
+        <v>114</v>
+      </c>
+      <c r="C61" s="4">
+        <v>2843</v>
       </c>
       <c r="D61" t="s">
         <v>46</v>
       </c>
       <c r="E61" t="s">
         <v>47</v>
       </c>
       <c r="F61">
         <v>22</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61" t="s" s="5">
         <v>50</v>
       </c>
       <c r="J61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K61" t="s" s="5">
         <v>48</v>
       </c>
@@ -9033,56 +8893,54 @@
       </c>
       <c r="AN61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP61" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ61" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR61" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS61" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-        </is>
+        <v>115</v>
+      </c>
+      <c r="C62" s="4">
+        <v>2844</v>
       </c>
       <c r="D62" t="s">
         <v>46</v>
       </c>
       <c r="E62" t="s">
         <v>47</v>
       </c>
       <c r="F62">
         <v>23</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K62" t="s" s="5">
         <v>48</v>
       </c>
@@ -9172,56 +9030,54 @@
       </c>
       <c r="AN62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP62" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AQ62" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR62" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS62" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-        </is>
+        <v>116</v>
+      </c>
+      <c r="C63" s="4">
+        <v>2845</v>
       </c>
       <c r="D63" t="s">
         <v>46</v>
       </c>
       <c r="E63" t="s">
         <v>47</v>
       </c>
       <c r="F63">
         <v>24</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K63" t="s" s="5">
         <v>48</v>
       </c>
@@ -9311,195 +9167,191 @@
       </c>
       <c r="AN63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP63" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ63" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR63" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS63" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-        </is>
+        <v>117</v>
+      </c>
+      <c r="C64" s="4">
+        <v>2846</v>
       </c>
       <c r="D64" t="s">
         <v>46</v>
       </c>
       <c r="E64" t="s">
         <v>47</v>
       </c>
       <c r="F64">
         <v>21</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64">
         <v>3</v>
       </c>
       <c r="I64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L64" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="N64" t="s" s="5">
         <v>49</v>
       </c>
       <c r="O64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="P64" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Q64" t="s" s="5">
         <v>49</v>
       </c>
       <c r="R64" t="s" s="5">
         <v>49</v>
       </c>
       <c r="S64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T64" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="V64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y64" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Z64" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA64" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB64" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC64" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AD64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE64" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AF64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AJ64" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AK64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AL64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP64" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ64" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR64" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS64" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-        </is>
+        <v>118</v>
+      </c>
+      <c r="C65" s="4">
+        <v>2847</v>
       </c>
       <c r="D65" t="s">
         <v>46</v>
       </c>
       <c r="E65" t="s">
         <v>47</v>
       </c>
       <c r="F65">
         <v>21</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K65" t="s" s="5">
         <v>50</v>
       </c>
@@ -9589,62 +9441,60 @@
       </c>
       <c r="AN65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP65" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ65" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR65" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS65" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-        </is>
+        <v>119</v>
+      </c>
+      <c r="C66" s="4">
+        <v>2848</v>
       </c>
       <c r="D66" t="s">
         <v>46</v>
       </c>
       <c r="E66" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="F66">
         <v>17</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66">
         <v>2</v>
       </c>
       <c r="I66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="L66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="M66" t="s" s="5">
         <v>48</v>
       </c>
@@ -9666,118 +9516,116 @@
       <c r="S66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T66" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U66" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X66" t="s" s="5">
         <v>50</v>
       </c>
       <c r="Y66" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Z66" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA66" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB66" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC66" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE66" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AF66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG66" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AH66" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AI66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AJ66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AK66" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AL66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AM66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AN66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO66" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AP66" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ66" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR66" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS66" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-        </is>
+        <v>120</v>
+      </c>
+      <c r="C67" s="4">
+        <v>2850</v>
       </c>
       <c r="D67" t="s">
         <v>46</v>
       </c>
       <c r="E67" t="s">
         <v>47</v>
       </c>
       <c r="F67">
         <v>22</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K67" t="s" s="5">
         <v>48</v>
       </c>
@@ -9805,51 +9653,51 @@
       <c r="S67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="T67" t="s" s="5">
         <v>49</v>
       </c>
       <c r="U67" t="s" s="5">
         <v>50</v>
       </c>
       <c r="V67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="W67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="X67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="Y67" t="s" s="5">
         <v>49</v>
       </c>
       <c r="Z67" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AA67" t="s" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="AB67" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AC67" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AD67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AE67" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AF67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AG67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AH67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AI67" t="s" s="5">
         <v>48</v>
       </c>
@@ -9867,56 +9715,54 @@
       </c>
       <c r="AN67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO67" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP67" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR67" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS67" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-        </is>
+        <v>121</v>
+      </c>
+      <c r="C68" s="4">
+        <v>2851</v>
       </c>
       <c r="D68" t="s">
         <v>46</v>
       </c>
       <c r="E68" t="s">
         <v>47</v>
       </c>
       <c r="F68">
         <v>26</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K68" t="s" s="5">
         <v>48</v>
       </c>
@@ -10006,56 +9852,54 @@
       </c>
       <c r="AN68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP68" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR68" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS68" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-        </is>
+        <v>122</v>
+      </c>
+      <c r="C69" s="4">
+        <v>2852</v>
       </c>
       <c r="D69" t="s">
         <v>46</v>
       </c>
       <c r="E69" t="s">
         <v>47</v>
       </c>
       <c r="F69">
         <v>25</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K69" t="s" s="5">
         <v>48</v>
       </c>
@@ -10145,56 +9989,54 @@
       </c>
       <c r="AN69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP69" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR69" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS69" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-        </is>
+        <v>123</v>
+      </c>
+      <c r="C70" s="4">
+        <v>2853</v>
       </c>
       <c r="D70" t="s">
         <v>46</v>
       </c>
       <c r="E70" t="s">
         <v>47</v>
       </c>
       <c r="F70">
         <v>25</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K70" t="s" s="5">
         <v>48</v>
       </c>
@@ -10284,56 +10126,54 @@
       </c>
       <c r="AN70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP70" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR70" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS70" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-        </is>
+        <v>124</v>
+      </c>
+      <c r="C71" s="4">
+        <v>2854</v>
       </c>
       <c r="D71" t="s">
         <v>46</v>
       </c>
       <c r="E71" t="s">
         <v>47</v>
       </c>
       <c r="F71">
         <v>25</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
       <c r="I71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K71" t="s" s="5">
         <v>50</v>
       </c>
@@ -10423,56 +10263,54 @@
       </c>
       <c r="AN71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP71" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR71" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS71" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-        </is>
+        <v>125</v>
+      </c>
+      <c r="C72" s="4">
+        <v>2855</v>
       </c>
       <c r="D72" t="s">
         <v>46</v>
       </c>
       <c r="E72" t="s">
         <v>47</v>
       </c>
       <c r="F72">
         <v>23</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K72" t="s" s="5">
         <v>48</v>
       </c>
@@ -10562,56 +10400,54 @@
       </c>
       <c r="AN72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP72" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR72" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS72" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-        </is>
+        <v>126</v>
+      </c>
+      <c r="C73" s="4">
+        <v>2856</v>
       </c>
       <c r="D73" t="s">
         <v>46</v>
       </c>
       <c r="E73" t="s">
         <v>47</v>
       </c>
       <c r="F73">
         <v>23</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
       <c r="I73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K73" t="s" s="5">
         <v>48</v>
       </c>
@@ -10701,56 +10537,54 @@
       </c>
       <c r="AN73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO73" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AP73" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR73" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS73" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-        </is>
+        <v>127</v>
+      </c>
+      <c r="C74" s="4">
+        <v>2857</v>
       </c>
       <c r="D74" t="s">
         <v>46</v>
       </c>
       <c r="E74" t="s">
         <v>47</v>
       </c>
       <c r="F74">
         <v>25</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K74" t="s" s="5">
         <v>50</v>
       </c>
@@ -10840,56 +10674,54 @@
       </c>
       <c r="AN74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP74" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR74" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS74" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-        </is>
+        <v>128</v>
+      </c>
+      <c r="C75" s="4">
+        <v>2858</v>
       </c>
       <c r="D75" t="s">
         <v>46</v>
       </c>
       <c r="E75" t="s">
         <v>47</v>
       </c>
       <c r="F75">
         <v>24</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
       <c r="I75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K75" t="s" s="5">
         <v>48</v>
       </c>
@@ -10979,56 +10811,54 @@
       </c>
       <c r="AN75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP75" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR75" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS75" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-        </is>
+        <v>129</v>
+      </c>
+      <c r="C76" s="4">
+        <v>2859</v>
       </c>
       <c r="D76" t="s">
         <v>46</v>
       </c>
       <c r="E76" t="s">
         <v>47</v>
       </c>
       <c r="F76">
         <v>22</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
       <c r="I76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K76" t="s" s="5">
         <v>48</v>
       </c>
@@ -11118,54 +10948,54 @@
       </c>
       <c r="AN76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP76" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR76" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS76" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>130</v>
+      </c>
+      <c r="C77" s="4">
+        <v>2860</v>
       </c>
       <c r="D77" t="s">
         <v>46</v>
       </c>
       <c r="E77" t="s">
         <v>47</v>
       </c>
       <c r="F77">
         <v>22</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
       <c r="I77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K77" t="s" s="5">
         <v>48</v>
       </c>
@@ -11255,56 +11085,54 @@
       </c>
       <c r="AN77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP77" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR77" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS77" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-        </is>
+        <v>131</v>
+      </c>
+      <c r="C78" s="4">
+        <v>2861</v>
       </c>
       <c r="D78" t="s">
         <v>46</v>
       </c>
       <c r="E78" t="s">
         <v>47</v>
       </c>
       <c r="F78">
         <v>21</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
       <c r="I78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K78" t="s" s="5">
         <v>48</v>
       </c>
@@ -11394,56 +11222,54 @@
       </c>
       <c r="AN78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AO78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP78" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ78" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR78" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AS78" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-        </is>
+        <v>132</v>
+      </c>
+      <c r="C79" s="4">
+        <v>2862</v>
       </c>
       <c r="D79" t="s">
         <v>46</v>
       </c>
       <c r="E79" t="s">
         <v>47</v>
       </c>
       <c r="F79">
         <v>23</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
       <c r="I79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K79" t="s" s="5">
         <v>48</v>
       </c>
@@ -11533,56 +11359,54 @@
       </c>
       <c r="AN79" t="s" s="5">
         <v>50</v>
       </c>
       <c r="AO79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP79" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR79" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS79" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-        </is>
+        <v>133</v>
+      </c>
+      <c r="C80" s="4">
+        <v>2863</v>
       </c>
       <c r="D80" t="s">
         <v>46</v>
       </c>
       <c r="E80" t="s">
         <v>47</v>
       </c>
       <c r="F80">
         <v>23</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80">
         <v>0</v>
       </c>
       <c r="I80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K80" t="s" s="5">
         <v>48</v>
       </c>
@@ -11672,56 +11496,54 @@
       </c>
       <c r="AN80" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AO80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AP80" t="s" s="5">
         <v>49</v>
       </c>
       <c r="AQ80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AR80" t="s" s="5">
         <v>48</v>
       </c>
       <c r="AS80" t="s" s="5">
         <v>49</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-        </is>
+        <v>134</v>
+      </c>
+      <c r="C81" s="4">
+        <v>2865</v>
       </c>
       <c r="D81" t="s">
         <v>46</v>
       </c>
       <c r="E81" t="s">
         <v>47</v>
       </c>
       <c r="F81">
         <v>21</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81">
         <v>0</v>
       </c>
       <c r="I81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="J81" t="s" s="5">
         <v>48</v>
       </c>
       <c r="K81" t="s" s="5">
         <v>48</v>
       </c>